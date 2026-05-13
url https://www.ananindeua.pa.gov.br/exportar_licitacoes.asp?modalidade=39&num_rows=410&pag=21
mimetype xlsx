--- v2 (2026-03-25)
+++ v3 (2026-05-13)
@@ -449,123 +449,26484 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D0DFC95-75BE-46E1-BDFE-1FD47BBFE5C4}">
-  <dimension ref="A1:M1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3">
+  <dimension ref="A1:M559"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0" rightToLeft="false">
       <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="24.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="36.42578125" style="3" customWidth="1"/>
     <col min="8" max="8" width="38" style="4" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" customWidth="1"/>
     <col min="10" max="10" width="26.42578125" customWidth="1"/>
     <col min="11" max="11" width="22.42578125" customWidth="1"/>
     <col min="12" max="12" width="20.85546875" customWidth="1"/>
     <col min="13" max="13" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row spans="1:13" x14ac:dyDescent="0.25" outlineLevel="0" r="1">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row outlineLevel="0" r="2">
+      <c r="A2" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B2" s="3" t="inlineStr">
+        <is>
+          <t>017</t>
+        </is>
+      </c>
+      <c r="C2" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D2" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E2" s="3" t="inlineStr">
+        <is>
+          <t>nº 07/2022.DAL.SEMAD</t>
+        </is>
+      </c>
+      <c r="F2" s="3" t="inlineStr">
+        <is>
+          <t>31/08/2022</t>
+        </is>
+      </c>
+      <c r="G2" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 9/2021-017/SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE LIMPEZA E HIGIENE._x000d_
+_x000d_
+</t>
+        </is>
+      </c>
+      <c r="I2" s="3" t="inlineStr">
+        <is>
+          <t>16/05/2022</t>
+        </is>
+      </c>
+      <c r="J2" s="3" t="inlineStr">
+        <is>
+          <t>WWW.GOV.BR/COMPRAS</t>
+        </is>
+      </c>
+      <c r="K2" s="3" t="inlineStr">
+        <is>
+          <t>JOZIANI ELEM NEVES DE ALMEIDA (Titular) PEDRO AUGUSTO GARCIA CAMPOS (Suplente)</t>
+        </is>
+      </c>
+      <c r="M2" s="3" t="inlineStr">
+        <is>
+          <t>31/08/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B3" s="3" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="C3" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D3" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E3" s="3" t="inlineStr">
+        <is>
+          <t>6.588/2023</t>
+        </is>
+      </c>
+      <c r="F3" s="3" t="inlineStr">
+        <is>
+          <t>31/07/2023</t>
+        </is>
+      </c>
+      <c r="G3" s="3" t="inlineStr">
+        <is>
+          <t>#ATA DE REGISTRO DE PREÇOS Nº 02.1/2023</t>
+        </is>
+      </c>
+      <c r="H3" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE</t>
+        </is>
+      </c>
+      <c r="I3" s="3" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="J3" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE GESTÃO FAZENDÁRIA</t>
+        </is>
+      </c>
+      <c r="M3" s="3" t="inlineStr">
+        <is>
+          <t>31/07/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>050.2019.DAF.SEMAD</t>
+        </is>
+      </c>
+      <c r="F4" s="3" t="inlineStr">
+        <is>
+          <t>31/07/2019</t>
+        </is>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2018.006.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ÁGUA MINERAL DE 20 LITROS, GÁS LIQUEFEITO 13KG(LIQUIDO) E ÁGUA MINERAL DE 200 ML.</t>
+        </is>
+      </c>
+      <c r="M4" s="3" t="inlineStr">
+        <is>
+          <t>31/07/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C5" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D5" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E5" s="3" t="inlineStr">
+        <is>
+          <t>107.2019.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F5" s="3" t="inlineStr">
+        <is>
+          <t>31/05/2019</t>
+        </is>
+      </c>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>N° 001.2018.GP.VICE.PREFEITO.PMA</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE VALE COMBUSTÍVEL, TIPO BILHETE IMPRESSO, PARA ATENDER AS NECESSIDADES DO GABINETE DO PREFEITO DE ANANINDEUA,</t>
+        </is>
+      </c>
+      <c r="M5" s="3" t="inlineStr">
+        <is>
+          <t>31/05/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>90/2020</t>
+        </is>
+      </c>
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>31/03/2021</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>SRP. Nº 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE MÁQUINAS MULTIFUNCIONAIS E IMPRESSORA MONOCROMÁTICA, COM FORNECIMENTO DE PEÇAS, MANUTENÇÃO PREVENTIVA E CORRETIVA, SUPRIMENTOS E CONSUMÍVEIS EXCETO PAPEL.</t>
+        </is>
+      </c>
+      <c r="M6" s="3" t="inlineStr">
+        <is>
+          <t>31/03/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>14309</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>14309</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO Nº002.2019.PMA-SEMED ORIUNDO DO PROCESSO ADMINISTRATIVO DE Nº3669.2018/SEMED</t>
+        </is>
+      </c>
+      <c r="M7" s="3" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C8" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D8" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
+        <is>
+          <t>024.2020</t>
+        </is>
+      </c>
+      <c r="F8" s="3" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM LOCAÇÃO DE IMPRESSORAS E MULTIFUNCIONAIS</t>
+        </is>
+      </c>
+      <c r="M8" s="3" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>SRP N° PP-003/2019-PMT</t>
+        </is>
+      </c>
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2019</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>069.2019-PMA.SEMAD</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAR SERVIÇOS DE LOCAÇÃO DE EQUIPAMENTOS DE INFORMATICA. CONFORME ABAIXO DESCRIMINADOS: 1- SERVIÇO DE LOCAÇÃO DE COMPUTADORES – PROCESSADOR DE GERAÇÃO ATUAL COM 08 NÚCLEOS, OU SUPERIOR, MEMÓRIA DE 04 GB. H</t>
+        </is>
+      </c>
+      <c r="M9" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B10" s="3" t="inlineStr">
+        <is>
+          <t>011</t>
+        </is>
+      </c>
+      <c r="C10" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D10" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>Processo nº. PA202112995 TCM --- 2022.10.050– PROGE/PMA</t>
+        </is>
+      </c>
+      <c r="F10" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2022</t>
+        </is>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL DO PREGÃO ELETRÔNICO N º 011/2021/TCM/PA</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇOS PARA AQUISIÇÃO E INSTALAÇÃO DE MOBILIÁRIO, NA SALA DOS CONSELHEIROS, PRESIDÊNCIA, CONTROLADORIAS, PLENÁRIO , GALPÃO E DEMAIS SETORES DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ.</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t> INTERFACE DO BANCO DO BRASIL WWW.LICITACOES-E.COM.BR / TCM</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>ALAN REIS CALVINHO (Titular) CHRISTIANE S C DO NASCIMENTO (Suplente)</t>
+        </is>
+      </c>
+      <c r="M10" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B11" s="3" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="C11" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D11" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E11" s="3" t="inlineStr">
+        <is>
+          <t>077/2022-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F11" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2022</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO - SRP N°. 9/2021-42 SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE GÁS LIQUEFEITO EM BOTIJÃO DE 13 KG E VASILHAME, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT DO MUNICÍPIO DE ANANINDEUA-PA.</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>23/09/2022</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>ALTINEY MARISTELA FERREIRA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="M11" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C12" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D12" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E12" s="3" t="inlineStr">
+        <is>
+          <t>2017/09/013207</t>
+        </is>
+      </c>
+      <c r="F12" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2017</t>
+        </is>
+      </c>
+      <c r="G12" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL Nº 001/2017 - CMA</t>
+        </is>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE 15.132 TICKETS ALIMENTAÇÃO DO TIPO BILHETE IMPRESSO EM PAPEL, NO VALOR UNITÁRIO DE R$ 10,00</t>
+        </is>
+      </c>
+      <c r="M12" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="C13" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D13" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E13" s="3" t="inlineStr">
+        <is>
+          <t> 7118/2023 - SEMED</t>
+        </is>
+      </c>
+      <c r="F13" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>#ATA DE REGISTRO DE PREÇOS Nº 17/2022 - PREGÃO ELETRONICO SRP Nº 17/2022</t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE CONFECÇÃO DE MATERIAIS GRÁFICOS DIVERSOS COM GARANTIA DE QUALIDADE E PRO DEMANDA PARA ATENDER A REDE MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA, NAS ATIVIDADES ADMINISTRATIVAS E PEDAGÓGICAS NO ANO LETIVO DE 20</t>
+        </is>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>15/05/2023</t>
+        </is>
+      </c>
+      <c r="J13" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA - SEMED</t>
+        </is>
+      </c>
+      <c r="M13" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C14" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D14" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
+        <is>
+          <t>2021.04.09.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 04/2020-SEGEP</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE AGENCIAMENTO DE VIAGENS PARA FORNECIMENTO DE PASSAGENS AÉREAS, NACIONAIS E INTERNACIONAIS, RODOVIÁRIAS E FLUVIAIS.</t>
+        </is>
+      </c>
+      <c r="M14" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C15" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D15" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E15" s="3" t="inlineStr">
+        <is>
+          <t>08/2017-ADM/CGM</t>
+        </is>
+      </c>
+      <c r="F15" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2017</t>
+        </is>
+      </c>
+      <c r="G15" s="3" t="inlineStr">
+        <is>
+          <t>s/n</t>
+        </is>
+      </c>
+      <c r="H15" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE VEÍCULO, SEM CONDUTOR E SEM LIMITE DE QUILOMETRAGEM.</t>
+        </is>
+      </c>
+      <c r="M15" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C16" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D16" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E16" s="3" t="inlineStr">
+        <is>
+          <t>109/2016</t>
+        </is>
+      </c>
+      <c r="F16" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2016</t>
+        </is>
+      </c>
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>MEMO Nº 384/2016</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M16" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>000000</t>
+        </is>
+      </c>
+      <c r="C17" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D17" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>4734/2022 - SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t>24/06/2021</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL – SRP Nº 9/2021-016 SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>SERVIÇOS DE RECARGA DE GÁS LIQUEFEITO DE PETRÓLEO EM BOTIJÕES DE 13 KG</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>29/06/2022</t>
+        </is>
+      </c>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
+          <t> SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II</t>
+        </is>
+      </c>
+      <c r="M17" s="3" t="inlineStr">
+        <is>
+          <t>30/06/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>011</t>
+        </is>
+      </c>
+      <c r="C18" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D18" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E18" s="3" t="inlineStr">
+        <is>
+          <t>PROCESSO Nº 614/2021</t>
+        </is>
+      </c>
+      <c r="F18" s="3" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="G18" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 011/2020</t>
+        </is>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO, RELATIVA A PREGÃO ELETRÔNICO SRP Nº 011/2020.PMA.SESAU, CUJO OBJETO É AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="I18" s="3" t="inlineStr">
+        <is>
+          <t>24/06/2021</t>
+        </is>
+      </c>
+      <c r="J18" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF - SECRETARIA MUNICIPAL DE PLANEJAMENTO, ORÇAMENTO E FINANÇAS</t>
+        </is>
+      </c>
+      <c r="M18" s="3" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C19" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D19" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E19" s="3" t="inlineStr">
+        <is>
+          <t>2021/001111</t>
+        </is>
+      </c>
+      <c r="F19" s="3" t="inlineStr">
+        <is>
+          <t>30/04/2021</t>
+        </is>
+      </c>
+      <c r="G19" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SEPLAD/DGL/SRP Nº 001/2020</t>
+        </is>
+      </c>
+      <c r="H19" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE MATERIAL DE EXPEDIENTE</t>
+        </is>
+      </c>
+      <c r="M19" s="3" t="inlineStr">
+        <is>
+          <t>30/04/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B20" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C20" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D20" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E20" s="3" t="inlineStr">
+        <is>
+          <t>2020.001.011- PROGE/PMA</t>
+        </is>
+      </c>
+      <c r="F20" s="3" t="inlineStr">
+        <is>
+          <t>30/04/2020</t>
+        </is>
+      </c>
+      <c r="G20" s="3" t="inlineStr">
+        <is>
+          <t>SRP.PP.2019.001.PMA.SEMUTRAN - PROC. Nº 2019.01.028.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="H20" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO SERVIÇO DE FORNECIMENTO DE VALE COMBUSTÍVEL, TIPO IMPRESSO, PELO PERÍODO DE 12 (DOZE), PARA ATENDER AS NECESSIDADES DA PROCURADORIA GERAL DO MUNICÍPIO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I20" s="3" t="inlineStr">
+        <is>
+          <t>30/04/2020</t>
+        </is>
+      </c>
+      <c r="J20" s="3" t="inlineStr">
+        <is>
+          <t>PRÉDIO SEDE DA PREFEITURA MUNICIPAL DE ANANINDEUA-COMISSÃO PERMANENTE DE LICITAÇÃO.</t>
+        </is>
+      </c>
+      <c r="M20" s="3" t="inlineStr">
+        <is>
+          <t>30/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C21" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D21" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
+        <is>
+          <t>3756/2019/ SEMED</t>
+        </is>
+      </c>
+      <c r="F21" s="3" t="inlineStr">
+        <is>
+          <t>30/04/2020</t>
+        </is>
+      </c>
+      <c r="G21" s="3" t="inlineStr">
+        <is>
+          <t>DITAL DE LICITAÇÃO - SISTEMA REGISTRO PREÇOS PREGÃO PRESENCIAL Nº SRP.002.2019.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE MÁQUINAS MULTIFUNCIONAIS E IMPRESSORA MONOCROMÁTICA, COM FORNECIMENTO DE PEÇAS, MANUTENÇÃO PREVENTIVA E CORRETIVA, SUPRIMENTOS E CONSUMÍVEIS, EXCETO PAPEL, PARA ATENDER AS NECESSIDADES DA SECRETARI</t>
+        </is>
+      </c>
+      <c r="M21" s="3" t="inlineStr">
+        <is>
+          <t>30/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B22" s="3" t="inlineStr">
+        <is>
+          <t>004</t>
+        </is>
+      </c>
+      <c r="C22" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D22" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
+        <is>
+          <t>4289/2022 - SEMED</t>
+        </is>
+      </c>
+      <c r="F22" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2022</t>
+        </is>
+      </c>
+      <c r="G22" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO Nº 004/2022.003 PMM - CONTRATO Nº 091/2022 - SEMED</t>
+        </is>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS PERMANENTES TIPO: EQUIPAMENTOS DE SONORIZAÇÃO E AUDIO VISUAL, APARELHOS ELETRÔNICOSE ELETRODOMÉSTICOS, APARELHOS DE REFRIGERAÇÃO, EQUIPAMENTO ELETROPORTÁTEIS, MOBILIÁRIOS E OUTROS EQUIPAMENTOS, A FIM DE ATENDER ÀS NECESSIDADES EDUCA</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>18/10/2022</t>
+        </is>
+      </c>
+      <c r="J22" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA - SEMED</t>
+        </is>
+      </c>
+      <c r="K22" s="3" t="inlineStr">
+        <is>
+          <t>Eliete Vieira da Silva (Titular) Gerson de Nazaré Silveira Reis (Suplente)</t>
+        </is>
+      </c>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;NESTE SENTIDO, A NECESSIDADE PELA REALIZAÇÃO DA REFERIDA AQUISIÇÃO, SE FAZ NECESSÁRIA E INDISPENSAVÉL PARA SUPRIR AS DEMANDAS DAS ESCOLAS MUNICIPAIS E PRÉDIOS VINCULADOS A ESTA SECRETARIA DE EDUCAÇÃO, VISANDO ATENDER OS ALUNOS E PROFISSIONAIS DA EDUCAÇ</t>
+        </is>
+      </c>
+      <c r="M22" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B23" s="3" t="inlineStr">
+        <is>
+          <t>024</t>
+        </is>
+      </c>
+      <c r="C23" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D23" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E23" s="3" t="inlineStr">
+        <is>
+          <t>13.557/2023</t>
+        </is>
+      </c>
+      <c r="G23" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS Nº 024/2023 - PREGÃO ELETRÔNICO N° 105/2022 -A-PMA</t>
+        </is>
+      </c>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE VIATURA TIPO MOTOCICLETA CARACTERIZADA PARA PATRULHAMENTO OSTENSIVO.</t>
+        </is>
+      </c>
+      <c r="I23" s="3" t="inlineStr">
+        <is>
+          <t>11/10/2023</t>
+        </is>
+      </c>
+      <c r="M23" s="3" t="inlineStr">
+        <is>
+          <t>29/11/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B24" s="3" t="inlineStr">
+        <is>
+          <t>020</t>
+        </is>
+      </c>
+      <c r="C24" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D24" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E24" s="3" t="inlineStr">
+        <is>
+          <t>780</t>
+        </is>
+      </c>
+      <c r="F24" s="3" t="inlineStr">
+        <is>
+          <t>29/11/2022</t>
+        </is>
+      </c>
+      <c r="G24" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS Nº 2021.020/SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE MATERIAIS GRÁFICOS</t>
+        </is>
+      </c>
+      <c r="I24" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2022</t>
+        </is>
+      </c>
+      <c r="J24" s="3" t="inlineStr">
+        <is>
+          <t> SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS</t>
+        </is>
+      </c>
+      <c r="K24" s="3" t="inlineStr">
+        <is>
+          <t>Alan Guerreiro da Silva (Titular) Carla Valessa Barbosa de Lima (Titular) Ana Paula Gomes Mendonça (Titular) Ariane Pontes da Silva (Suplente)</t>
+        </is>
+      </c>
+      <c r="M24" s="3" t="inlineStr">
+        <is>
+          <t>29/11/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C25" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D25" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E25" s="3" t="inlineStr">
+        <is>
+          <t>Nº 2020/06/004652-SEGEF/PMA</t>
+        </is>
+      </c>
+      <c r="F25" s="3" t="inlineStr">
+        <is>
+          <t>29/10/2020</t>
+        </is>
+      </c>
+      <c r="G25" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 003/2020-PMA/SESAU</t>
+        </is>
+      </c>
+      <c r="H25" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS CONTÍNUOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DE MATERIAIS PERMANENTES DE REFRIGERAÇÃO, COM O FORNECIMENTO DE PEÇAS E ELEMENTOS DE MANUTENÇÃO.</t>
+        </is>
+      </c>
+      <c r="M25" s="3" t="inlineStr">
+        <is>
+          <t>29/10/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B26" s="3" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="C26" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D26" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E26" s="3" t="inlineStr">
+        <is>
+          <t>11.758</t>
+        </is>
+      </c>
+      <c r="F26" s="3" t="inlineStr">
+        <is>
+          <t>29/09/2022</t>
+        </is>
+      </c>
+      <c r="G26" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL -SRP-23/2022-PMB-SEGEP</t>
+        </is>
+      </c>
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE AGENCIAMENTO DE VIAGENS PARA FORNECIMENTO DE PASSAGENS AÉREAS, NACIONAIS E INTERNACIONAIS,RODOVIÁRIAS.</t>
+        </is>
+      </c>
+      <c r="I26" s="3" t="inlineStr">
+        <is>
+          <t>29/09/2022</t>
+        </is>
+      </c>
+      <c r="J26" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO Nº15/2022-SEGEP-SECRETARIA MUNICIPAL DE COODERNAÇÃO GERAL DO PLANEJAMENTO E GESTÃO</t>
+        </is>
+      </c>
+      <c r="K26" s="3" t="inlineStr">
+        <is>
+          <t>MARILIA TORRES REIS GALVÃO (Titular) MÔNICA DO SOCORRO WANDERLEY BASTOS (Suplente)</t>
+        </is>
+      </c>
+      <c r="M26" s="3" t="inlineStr">
+        <is>
+          <t>29/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C27" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D27" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E27" s="3" t="inlineStr">
+        <is>
+          <t>20/2017/ADM/CGM</t>
+        </is>
+      </c>
+      <c r="F27" s="3" t="inlineStr">
+        <is>
+          <t>29/08/2017</t>
+        </is>
+      </c>
+      <c r="G27" s="3" t="inlineStr">
+        <is>
+          <t>2017.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H27" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M27" s="3" t="inlineStr">
+        <is>
+          <t>29/08/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C28" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D28" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E28" s="3" t="inlineStr">
+        <is>
+          <t>21/2017/ADM/CGM</t>
+        </is>
+      </c>
+      <c r="F28" s="3" t="inlineStr">
+        <is>
+          <t>29/08/2017</t>
+        </is>
+      </c>
+      <c r="G28" s="3" t="inlineStr">
+        <is>
+          <t>2017.005.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H28" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA E HIGIENE)</t>
+        </is>
+      </c>
+      <c r="M28" s="3" t="inlineStr">
+        <is>
+          <t>29/08/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="29">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B29" s="3" t="inlineStr">
+        <is>
+          <t>007</t>
+        </is>
+      </c>
+      <c r="C29" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D29" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E29" s="3" t="inlineStr">
+        <is>
+          <t>016/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F29" s="3" t="inlineStr">
+        <is>
+          <t>29/05/2023</t>
+        </is>
+      </c>
+      <c r="G29" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO N°. 007/2022</t>
+        </is>
+      </c>
+      <c r="H29" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS, PARA ATENDER AS DEMANDAS INSTITUCIONAIS DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="I29" s="3" t="inlineStr">
+        <is>
+          <t>14/03/2023</t>
+        </is>
+      </c>
+      <c r="J29" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="K29" s="3" t="inlineStr">
+        <is>
+          <t>ALTINEY MARISTELA FERREIRA RODRIGUES (Titular)</t>
+        </is>
+      </c>
+      <c r="M29" s="3" t="inlineStr">
+        <is>
+          <t>29/05/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C30" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D30" s="3" t="inlineStr">
+        <is>
+          <t>VICE-PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E30" s="3" t="inlineStr">
+        <is>
+          <t>08-ADM/GAB. VICE PREFEITO</t>
+        </is>
+      </c>
+      <c r="F30" s="3" t="inlineStr">
+        <is>
+          <t>29/05/2019</t>
+        </is>
+      </c>
+      <c r="G30" s="3" t="inlineStr">
+        <is>
+          <t>50/0162018-PP-PMM-SEMED</t>
+        </is>
+      </c>
+      <c r="H30" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE VEÍCULOS DE PEQUENO, MEDIO E GRANDE PORTE</t>
+        </is>
+      </c>
+      <c r="M30" s="3" t="inlineStr">
+        <is>
+          <t>29/05/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C31" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D31" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E31" s="3" t="inlineStr">
+        <is>
+          <t>2019.03.085.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F31" s="3" t="inlineStr">
+        <is>
+          <t>29/04/2019</t>
+        </is>
+      </c>
+      <c r="G31" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 001/2018/GAB.VICE-PREFEITO.</t>
+        </is>
+      </c>
+      <c r="H31" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE TICKETS COMBUSTÍVEL, TIPO BILHETE IMPRESSO, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO-SEMUTRAN.</t>
+        </is>
+      </c>
+      <c r="M31" s="3" t="inlineStr">
+        <is>
+          <t>29/04/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="32">
+      <c r="A32" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B32" s="3" t="inlineStr">
+        <is>
+          <t>012</t>
+        </is>
+      </c>
+      <c r="C32" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D32" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E32" s="3" t="inlineStr">
+        <is>
+          <t>1362</t>
+        </is>
+      </c>
+      <c r="F32" s="3" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="G32" s="3" t="inlineStr">
+        <is>
+          <t>#EDITAL Nº012.2022-SEMAD-PREFEITURA DE MARITUBA</t>
+        </is>
+      </c>
+      <c r="H32" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAL DE HIGIENE E LIMPEZA CONFORME ESPECIFICAÇÕES E QUANTITATIVOS ESTABELECIDOS NO TERMO DE REFERÊNCIA,ANEXO DO EDITAL.</t>
+        </is>
+      </c>
+      <c r="I32" s="3" t="inlineStr">
+        <is>
+          <t>15/03/2023</t>
+        </is>
+      </c>
+      <c r="J32" s="3" t="inlineStr">
+        <is>
+          <t>SRP-Nº12/2022-SEMAD-ENDEREÇO ELETRÔNICO:WWW.PORTALDECPMPRASPUBLICAS.COM.BR PREFEITURA DE MARITUBA/PA</t>
+        </is>
+      </c>
+      <c r="M32" s="3" t="inlineStr">
+        <is>
+          <t>29/03/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C33" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D33" s="3" t="inlineStr">
+        <is>
+          <t>SEGOV</t>
+        </is>
+      </c>
+      <c r="E33" s="3" t="inlineStr">
+        <is>
+          <t>043.2019-GAB.SEGOV</t>
+        </is>
+      </c>
+      <c r="F33" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="G33" s="3" t="inlineStr">
+        <is>
+          <t>2019.01.028.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="H33" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO SERVIÇO DE FORNECIMENTO DE VALE COMBUSTÍVEL, TIPO IMPRESSO</t>
+        </is>
+      </c>
+      <c r="M33" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C34" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D34" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
+        <is>
+          <t>0163/2018 - SECELJ</t>
+        </is>
+      </c>
+      <c r="F34" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2018</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="inlineStr">
+        <is>
+          <t>SRP 2018.001.PMA.GAB VICE PREFEITO</t>
+        </is>
+      </c>
+      <c r="H34" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO TICKET COMBUSTIVEL</t>
+        </is>
+      </c>
+      <c r="M34" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="35">
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C35" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D35" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E35" s="3" t="inlineStr">
+        <is>
+          <t>006/2018-SECELJ</t>
+        </is>
+      </c>
+      <c r="F35" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2018</t>
+        </is>
+      </c>
+      <c r="G35" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2017.007/SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H35" s="3" t="inlineStr">
+        <is>
+          <t>MATERIAL GRAFICO</t>
+        </is>
+      </c>
+      <c r="M35" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="36">
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B36" s="3" t="inlineStr">
+        <is>
+          <t>90007</t>
+        </is>
+      </c>
+      <c r="C36" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D36" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E36" s="3" t="inlineStr">
+        <is>
+          <t>17.580/2024</t>
+        </is>
+      </c>
+      <c r="G36" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 90007/2024 - SANTA IZABEL DO PARÁ</t>
+        </is>
+      </c>
+      <c r="H36" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA O FORNECIMENTO DE GÊNEROS ALIMENTÍCIOS PARA ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEURB.</t>
+        </is>
+      </c>
+      <c r="I36" s="3" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="M36" s="3" t="inlineStr">
+        <is>
+          <t>28/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B37" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="C37" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D37" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E37" s="3" t="inlineStr">
+        <is>
+          <t>21/2017/ADM/CGM</t>
+        </is>
+      </c>
+      <c r="F37" s="3" t="inlineStr">
+        <is>
+          <t>29/08/2017</t>
+        </is>
+      </c>
+      <c r="G37" s="3" t="inlineStr">
+        <is>
+          <t>3971/2017 SRP 2017.005.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H37" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA E HIGIENE)</t>
+        </is>
+      </c>
+      <c r="I37" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2017</t>
+        </is>
+      </c>
+      <c r="J37" s="3" t="inlineStr">
+        <is>
+          <t>SETOR DE LICITAÇÕES NO PRÉDIO SEDE DA PREFEITURA MUNICIPAL DE ANANINDEUA, AV. MAGALHÃES BARATA (RODOVIA BR 316, KM 08), Nº 1515, CEP: 67000-000, CENTR</t>
+        </is>
+      </c>
+      <c r="M37" s="3" t="inlineStr">
+        <is>
+          <t>28/08/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C38" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D38" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E38" s="3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="F38" s="3" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+      <c r="G38" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°909618</t>
+        </is>
+      </c>
+      <c r="H38" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°909618</t>
+        </is>
+      </c>
+      <c r="M38" s="3" t="inlineStr">
+        <is>
+          <t>31/12/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B39" s="3" t="inlineStr">
+        <is>
+          <t>005</t>
+        </is>
+      </c>
+      <c r="C39" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D39" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E39" s="3" t="inlineStr">
+        <is>
+          <t>2017.001.285</t>
+        </is>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>28/08/2017</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>3971/2017 SRP 2017.005.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H39" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA E HIGIENE)</t>
+        </is>
+      </c>
+      <c r="I39" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2017</t>
+        </is>
+      </c>
+      <c r="J39" s="3" t="inlineStr">
+        <is>
+          <t>COMISSÃO PERMANENTE DE LICITAÇÃO</t>
+        </is>
+      </c>
+      <c r="M39" s="3" t="inlineStr">
+        <is>
+          <t>28/08/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="40">
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B40" s="3" t="inlineStr">
+        <is>
+          <t>90006</t>
+        </is>
+      </c>
+      <c r="C40" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D40" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E40" s="3" t="inlineStr">
+        <is>
+          <t>20.031/2024-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="G40" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRONICO SRP N°. 90006/2024/SANTA IZABEL/PA</t>
+        </is>
+      </c>
+      <c r="H40" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL ELÉTRICO, PINTURA, FORRO, PISO E FERRAGENS PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT E SUAS UNIDADES.</t>
+        </is>
+      </c>
+      <c r="I40" s="3" t="inlineStr">
+        <is>
+          <t>29/07/2024</t>
+        </is>
+      </c>
+      <c r="J40" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT</t>
+        </is>
+      </c>
+      <c r="K40" s="3" t="inlineStr">
+        <is>
+          <t>Nilsileia Raimunda Holanda</t>
+        </is>
+      </c>
+      <c r="M40" s="3" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="41">
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C41" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D41" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E41" s="3" t="inlineStr">
+        <is>
+          <t>2021.05.080.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F41" s="3" t="inlineStr">
+        <is>
+          <t>28/07/2021</t>
+        </is>
+      </c>
+      <c r="G41" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 01/2020-DETRAN/PA</t>
+        </is>
+      </c>
+      <c r="H41" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DOS SERVIÇOS DE IMPLANTAÇÃO, ATIVAÇÃO, MANUTENÇÃO E SUPORTE TÉCNICO DE SOLUÇÕES INTEGRADAS PARA APOIO À FISCALIZAÇÃO E AO MONITORAMENTO DO TRÂNSITO E SEGURANÇA PÚBLICA, INCLUINDO EQUIPAMENTOS</t>
+        </is>
+      </c>
+      <c r="M41" s="3" t="inlineStr">
+        <is>
+          <t>28/07/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C42" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D42" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E42" s="3" t="inlineStr">
+        <is>
+          <t>2653.1031202-16</t>
+        </is>
+      </c>
+      <c r="F42" s="3" t="inlineStr">
+        <is>
+          <t>31/05/2016</t>
+        </is>
+      </c>
+      <c r="G42" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°830176</t>
+        </is>
+      </c>
+      <c r="H42" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°830176</t>
+        </is>
+      </c>
+      <c r="M42" s="3" t="inlineStr">
+        <is>
+          <t>31/05/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B43" s="3" t="inlineStr">
+        <is>
+          <t>034</t>
+        </is>
+      </c>
+      <c r="C43" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D43" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E43" s="3" t="inlineStr">
+        <is>
+          <t> 8.039/2024</t>
+        </is>
+      </c>
+      <c r="G43" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 9/2023-034.SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H43" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE ÁGUA MINERAL NATURAL, PARA ATENDER ÀS NECESSIDADES DA SECULT/PMA, DURANTE UM PERÍODO DE 12 (DOZE) MESES.</t>
+        </is>
+      </c>
+      <c r="I43" s="3" t="inlineStr">
+        <is>
+          <t>24/06/2024</t>
+        </is>
+      </c>
+      <c r="J43" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA-SECULT</t>
+        </is>
+      </c>
+      <c r="M43" s="3" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C44" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D44" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
+        <is>
+          <t>2653.1029633-13</t>
+        </is>
+      </c>
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>31/05/2016</t>
+        </is>
+      </c>
+      <c r="G44" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°830098</t>
+        </is>
+      </c>
+      <c r="H44" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°830098</t>
+        </is>
+      </c>
+      <c r="M44" s="3" t="inlineStr">
+        <is>
+          <t>31/05/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B45" s="3" t="inlineStr">
+        <is>
+          <t>000</t>
+        </is>
+      </c>
+      <c r="C45" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D45" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E45" s="3" t="inlineStr">
+        <is>
+          <t>2022.03.013.GP.PMA</t>
+        </is>
+      </c>
+      <c r="G45" s="3" t="inlineStr">
+        <is>
+          <t>SRP 9/2021-017/SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H45" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE HIGIENE E LIMPEZA PARA ATENDER AS NECESSIDADES DA SEDE DA PREFEITURA MUNICIPAL DE ANANINDEUA._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I45" s="3" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="J45" s="3" t="inlineStr">
+        <is>
+          <t>WWW.GOV.BR/COMPRAS</t>
+        </is>
+      </c>
+      <c r="M45" s="3" t="inlineStr">
+        <is>
+          <t>28/06/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C46" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D46" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
+        <is>
+          <t>2653.1029439-94</t>
+        </is>
+      </c>
+      <c r="F46" s="3" t="inlineStr">
+        <is>
+          <t>31/05/2016</t>
+        </is>
+      </c>
+      <c r="G46" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°829955</t>
+        </is>
+      </c>
+      <c r="H46" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°829955</t>
+        </is>
+      </c>
+      <c r="M46" s="3" t="inlineStr">
+        <is>
+          <t>31/05/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C47" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D47" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E47" s="3" t="inlineStr">
+        <is>
+          <t>2018/396327</t>
+        </is>
+      </c>
+      <c r="F47" s="3" t="inlineStr">
+        <is>
+          <t>28/04/2020</t>
+        </is>
+      </c>
+      <c r="G47" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL - PREGÃO ELETRONICO SRP N°.23/2018-SEGUP/PA</t>
+        </is>
+      </c>
+      <c r="H47" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE COLETES BALÍSTICOS VISANDO ATENDER ÀS NECESSIDADES DA GUARDA CIVIL MUNICIPAL DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M47" s="3" t="inlineStr">
+        <is>
+          <t>28/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B48" s="3" t="inlineStr">
+        <is>
+          <t>012</t>
+        </is>
+      </c>
+      <c r="C48" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D48" s="3" t="inlineStr">
+        <is>
+          <t>EGPA</t>
+        </is>
+      </c>
+      <c r="E48" s="3" t="inlineStr">
+        <is>
+          <t>13.214</t>
+        </is>
+      </c>
+      <c r="G48" s="3" t="inlineStr">
+        <is>
+          <t>012/2025</t>
+        </is>
+      </c>
+      <c r="H48" s="3" t="inlineStr">
+        <is>
+          <t>GESTÃO DE BEM ESTAR E CONVIVÊNCIA</t>
+        </is>
+      </c>
+      <c r="I48" s="3" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="J48" s="3" t="inlineStr">
+        <is>
+          <t>ESCOLA DE GOVERNANÇA PÚBLICA DE ANANIDEUA</t>
+        </is>
+      </c>
+      <c r="K48" s="3" t="inlineStr">
+        <is>
+          <t>SUELLEN VANESSA VINENTE PAES (TITULAR) | JEAN CARLOS DA COSTA TRINDADE (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M48" s="3" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B49" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C49" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D49" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
+        <is>
+          <t>2019.11.236.PMA.GP</t>
+        </is>
+      </c>
+      <c r="F49" s="3" t="inlineStr">
+        <is>
+          <t>11/12/2019</t>
+        </is>
+      </c>
+      <c r="H49" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE VALE COMBUSTÍVEL, TIPO IMPRESSO, PARA ATENDER A FROTA DE VEÍCULOS DO GABINETE DO PREFEITO.</t>
+        </is>
+      </c>
+      <c r="I49" s="3" t="inlineStr">
+        <is>
+          <t>21/08/2019</t>
+        </is>
+      </c>
+      <c r="J49" s="3" t="inlineStr">
+        <is>
+          <t>SALA DE REUNIÕES DA COMISSÃO PERMANENTE DE LICITAÇÃO - CPL, DA PREFEITURA MUNICIPAL DE ANANINDEUA, SITUADA NA AV. MAGALHÃES BARATA (RODOVIA BR 316, KM</t>
+        </is>
+      </c>
+      <c r="M49" s="3" t="inlineStr">
+        <is>
+          <t>28/03/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="50">
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B50" s="3" t="inlineStr">
+        <is>
+          <t>003</t>
+        </is>
+      </c>
+      <c r="C50" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D50" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E50" s="3" t="inlineStr">
+        <is>
+          <t>16.375/2025</t>
+        </is>
+      </c>
+      <c r="G50" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE INEXIGIBILIDADE N° 003/2025-SECULT/PMA</t>
+        </is>
+      </c>
+      <c r="H50" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DA EMPRESA FORVIBES MUSIC LTDA PARA REALIZAÇÃO DE SHOW ARTÍSTICO DO CANTOR ZÉ FELIPE NO ANIVERSÁRIO DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="I50" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="J50" s="3" t="inlineStr">
+        <is>
+          <t>SEDE DA SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA ENDEREÇO: CIDADE NOVA V WE 30 Nº 311 – BAIRRO: COQUEIRO– CEP: 67133-120 ANANINDEUA-PA</t>
+        </is>
+      </c>
+      <c r="K50" s="3" t="inlineStr">
+        <is>
+          <t>DOMÍCIO SOUZA DA SILVA FILHO (TITULAR) | YANN  DOUGLAS MORAES DE SOUZA (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M50" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="51">
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B51" s="3" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="C51" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D51" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E51" s="3" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="F51" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="H51" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE AGENCIAMENTO DE VIAGENS PARA FORNECIMENTO DE PASSAGENS AÉREAS, NACIONAIS E INTERNACIONAIS, RODOVIÁRIAS E FLUVIAIS</t>
+        </is>
+      </c>
+      <c r="I51" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2021</t>
+        </is>
+      </c>
+      <c r="J51" s="3" t="inlineStr">
+        <is>
+          <t>ENDEREÇO ELETRÔNICO. WWW.COMPRASGOVERNAMENTAIS.GOV.BR (UASG):925387 UNIDADE ADMINISTRATIVA DE SERVIÇOS. ADESÃO A ATA DE REGISTRO DE PREÇO Nº049/2020 P</t>
+        </is>
+      </c>
+      <c r="M51" s="3" t="inlineStr">
+        <is>
+          <t>28/03/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B52" s="3" t="inlineStr">
+        <is>
+          <t>004</t>
+        </is>
+      </c>
+      <c r="C52" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D52" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E52" s="3" t="inlineStr">
+        <is>
+          <t>16.242/2025</t>
+        </is>
+      </c>
+      <c r="G52" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE INEXIGIBILIDADE N° 004/2025-SECULT/PMA</t>
+        </is>
+      </c>
+      <c r="H52" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DA EMPRESA VIVIANE BATIDÃO SHOWS LTDA PARA REALIZAÇÃO DE SHOW ARTÍSTICO DA CANTORA VIVIANE BATIDÃO NO ANIVERSÁRIO DE ANANINDEUA, DIA 03 DE JANEIRO DE 2026, EM PRAÇA PÚBLICA._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I52" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="J52" s="3" t="inlineStr">
+        <is>
+          <t>SEDE DA SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA ENDEREÇO: CIDADE NOVA V WE 30 Nº 311 – BAIRRO: COQUEIRO– CEP: 67133-120 ANANINDEUA-PA</t>
+        </is>
+      </c>
+      <c r="K52" s="3" t="inlineStr">
+        <is>
+          <t>DOMÍCIO SOUZA DA SILVA FILHO (TITULAR) | YANN  DOUGLAS MORAES DE SOUZA (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M52" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B53" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="C53" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D53" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E53" s="3" t="inlineStr">
+        <is>
+          <t>085</t>
+        </is>
+      </c>
+      <c r="F53" s="3" t="inlineStr">
+        <is>
+          <t>24/03/2022</t>
+        </is>
+      </c>
+      <c r="H53" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE EQUIPAMENTPOS DE INFORMATICA COM PRESTAÇÃO DE SERVIÇOS E MANUTENÇÃO</t>
+        </is>
+      </c>
+      <c r="I53" s="3" t="inlineStr">
+        <is>
+          <t>24/03/2022</t>
+        </is>
+      </c>
+      <c r="J53" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="M53" s="3" t="inlineStr">
+        <is>
+          <t>28/03/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="54">
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C54" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D54" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E54" s="3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="F54" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2020</t>
+        </is>
+      </c>
+      <c r="G54" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°903655</t>
+        </is>
+      </c>
+      <c r="H54" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°903655</t>
+        </is>
+      </c>
+      <c r="M54" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="55">
+      <c r="A55" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C55" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D55" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E55" s="3" t="inlineStr">
+        <is>
+          <t>2018.12.200.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F55" s="3" t="inlineStr">
+        <is>
+          <t>28/03/2019</t>
+        </is>
+      </c>
+      <c r="G55" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SISTEMA DE REGISTRO DE PREÇOS Nº 003/2018-CMA. ATA DE REGISTRO DE PREÇOS Nº 007/2018-CMA.</t>
+        </is>
+      </c>
+      <c r="H55" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE CARTUCHOS, TONNER PARA IMPRESSORAS E MATERIAL DE EXPEDIENTE, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO - SEMUTRAN.</t>
+        </is>
+      </c>
+      <c r="M55" s="3" t="inlineStr">
+        <is>
+          <t>28/03/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="56">
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C56" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D56" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E56" s="3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="F56" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2019</t>
+        </is>
+      </c>
+      <c r="G56" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°895181</t>
+        </is>
+      </c>
+      <c r="H56" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°895181</t>
+        </is>
+      </c>
+      <c r="M56" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="57">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C57" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D57" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E57" s="3" t="inlineStr">
+        <is>
+          <t>PROC. N° 003/2018-GAB.PMA</t>
+        </is>
+      </c>
+      <c r="F57" s="3" t="inlineStr">
+        <is>
+          <t>28/03/2018</t>
+        </is>
+      </c>
+      <c r="G57" s="3" t="inlineStr">
+        <is>
+          <t>SRP N° 001/2017.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H57" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE ÁGUA MINERAL E GÁS LIQUEFEITO</t>
+        </is>
+      </c>
+      <c r="M57" s="3" t="inlineStr">
+        <is>
+          <t>28/03/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C58" s="3" t="inlineStr">
+        <is>
+          <t>2008</t>
+        </is>
+      </c>
+      <c r="D58" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E58" s="3" t="inlineStr">
+        <is>
+          <t>265.769-81</t>
+        </is>
+      </c>
+      <c r="F58" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2008</t>
+        </is>
+      </c>
+      <c r="G58" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°265.769-81</t>
+        </is>
+      </c>
+      <c r="H58" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°265.769-81</t>
+        </is>
+      </c>
+      <c r="M58" s="3" t="inlineStr">
+        <is>
+          <t>30/12/2008</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="59">
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C59" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D59" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E59" s="3" t="inlineStr">
+        <is>
+          <t>2020.001.008 PROGE/PMA</t>
+        </is>
+      </c>
+      <c r="F59" s="3" t="inlineStr">
+        <is>
+          <t>28/01/2020</t>
+        </is>
+      </c>
+      <c r="G59" s="3" t="inlineStr">
+        <is>
+          <t>PP 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H59" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE LOCAÇÃO DE IMPRESSORAS E MULTIFUNCIONAIS PARA ATENDER AS NECESSIDADES DESTA PROGE E DA CPL, COMPREENDENDO A PRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA, FORNEC</t>
+        </is>
+      </c>
+      <c r="M59" s="3" t="inlineStr">
+        <is>
+          <t>28/01/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="60">
+      <c r="A60" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C60" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D60" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="F60" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2016</t>
+        </is>
+      </c>
+      <c r="H60" s="3" t="inlineStr">
+        <is>
+          <t>5 SESDS- O objeto da licitação é a contratação de empresa especializada para o FORNECIMENTO DE LANCHES ao efetivo da Guarda Civil Municipal de Ananindeua durante a realização de ações operacionais.</t>
+        </is>
+      </c>
+      <c r="M60" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="61">
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B61" s="3" t="inlineStr">
+        <is>
+          <t>032</t>
+        </is>
+      </c>
+      <c r="C61" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D61" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
+        <is>
+          <t>065/2022-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F61" s="3" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="G61" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP N°. 032/2021- PREF. MUN. DE SANTA IZABEL/PA</t>
+        </is>
+      </c>
+      <c r="H61" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS DE CONSUMO DIVERSOS, DO TIPO: PRODUTOS DE LIMPEZA, MATERIAL DESCARTÁVEL, DE EXPEDIENTE E PEDAGÓGICO, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTENCIA SOCIAL E</t>
+        </is>
+      </c>
+      <c r="I61" s="3" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="J61" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTENCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="K61" s="3" t="inlineStr">
+        <is>
+          <t>ALTINEY MARISTELA FERREIRA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="M61" s="3" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="62">
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B62" s="3" t="inlineStr">
+        <is>
+          <t>005</t>
+        </is>
+      </c>
+      <c r="C62" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D62" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E62" s="3" t="inlineStr">
+        <is>
+          <t>7616/2024-SEMED - 16.349 - 1DOC</t>
+        </is>
+      </c>
+      <c r="G62" s="3" t="inlineStr">
+        <is>
+          <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 005/2024-SEMED</t>
+        </is>
+      </c>
+      <c r="H62" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL PARA SEDIAR O ANEXO I EMEF WALDEMAR MENDES</t>
+        </is>
+      </c>
+      <c r="I62" s="3" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="J62" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="K62" s="3" t="inlineStr">
+        <is>
+          <t>Alequissandra do Socorro Barbosa Gama Teixeira (Titular) / Rômulo Patrick F. dos Santos (Substituto)</t>
+        </is>
+      </c>
+      <c r="M62" s="3" t="inlineStr">
+        <is>
+          <t>30/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C63" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D63" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E63" s="3" t="inlineStr">
+        <is>
+          <t>642/2020</t>
+        </is>
+      </c>
+      <c r="F63" s="3" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="G63" s="3" t="inlineStr">
+        <is>
+          <t>SRP 2019.001.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="H63" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE VALE COMBUSTÍVEL NA FORMA IMPRESSA</t>
+        </is>
+      </c>
+      <c r="M63" s="3" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B64" s="3" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="C64" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D64" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E64" s="3" t="inlineStr">
+        <is>
+          <t>10488/2022</t>
+        </is>
+      </c>
+      <c r="H64" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE CURATIVOS PARA ATENDIMENTO DOS USUÁRIOS DO PROGRAMA MELHOR EM CASA ANANINDEUA POR UM PERÍODO DE 12 (DOZE)MESES,DE ACORDO COM AS ESPECIFICAÇÕES E QUANTIDADES CONSTANTES NO TERMO DE REFERÊNCIA_x000d_
+</t>
+        </is>
+      </c>
+      <c r="I64" s="3" t="inlineStr">
+        <is>
+          <t>02/09/2022</t>
+        </is>
+      </c>
+      <c r="K64" s="3" t="inlineStr">
+        <is>
+          <t>RONILDO DA COSTA FREITAS(titular); . KARENN CRISTHINA RODRIGUES(suplente).</t>
+        </is>
+      </c>
+      <c r="M64" s="3" t="inlineStr">
+        <is>
+          <t>30/08/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="65">
+      <c r="A65" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B65" s="3" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="C65" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D65" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E65" s="3" t="inlineStr">
+        <is>
+          <t> Nº 9233/2023 SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F65" s="3" t="inlineStr">
+        <is>
+          <t>26/09/2023</t>
+        </is>
+      </c>
+      <c r="G65" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO – SRP Nº 02/2023 - MARAPANIM - PMM</t>
+        </is>
+      </c>
+      <c r="H65" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇO PARA EVENTUAL FORNECIMENTO DE MATERIAL DE EXPEDIENTE PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SANEAMENTO E INFRAESTRUTURA DE ANANINDEUA-SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="I65" s="3" t="inlineStr">
+        <is>
+          <t>12/07/2023</t>
+        </is>
+      </c>
+      <c r="J65" s="3" t="inlineStr">
+        <is>
+          <t> SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II</t>
+        </is>
+      </c>
+      <c r="M65" s="3" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="66">
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B66" s="3" t="inlineStr">
+        <is>
+          <t>019</t>
+        </is>
+      </c>
+      <c r="C66" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D66" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E66" s="3" t="inlineStr">
+        <is>
+          <t>5246/2025 - SEURB/PMA</t>
+        </is>
+      </c>
+      <c r="G66" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO – SRP Nº 9/2025-019 - SEURB/PMA REPUBLICADO</t>
+        </is>
+      </c>
+      <c r="H66" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE CAMINHÕES COMPACTADORES DE LIXO E MICRO TRATORES AGRÍCOLAS COM CARRETINHAS, COM MOTORISTA/OPERADOR, PARA A COLETA E TRANSPORTE DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="I66" s="3" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="J66" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K66" s="3" t="inlineStr">
+        <is>
+          <t>JOAO GERMANO DA COSTA CAMPOS (TITULAR) | LUIZ RENAN DA ROCHA ANUNCIACAO (TITULAR)</t>
+        </is>
+      </c>
+      <c r="M66" s="3" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="67">
+      <c r="A67" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B67" s="3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="C67" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D67" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E67" s="3" t="inlineStr">
+        <is>
+          <t>3619/2022 - SEMED</t>
+        </is>
+      </c>
+      <c r="F67" s="3" t="inlineStr">
+        <is>
+          <t>27/09/2022</t>
+        </is>
+      </c>
+      <c r="G67" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO 008/009/010/011/2022 - FCP - PREGÃO SRP Nº 007/2021 PE Nº 014/2021</t>
+        </is>
+      </c>
+      <c r="H67" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE ESTRUTURA PARA EVENTOS._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I67" s="3" t="inlineStr">
+        <is>
+          <t>19/01/2022</t>
+        </is>
+      </c>
+      <c r="J67" s="3" t="inlineStr">
+        <is>
+          <t>WWW.GOV.BR</t>
+        </is>
+      </c>
+      <c r="K67" s="3" t="inlineStr">
+        <is>
+          <t>Eliete Vieira da Silva (Titular) Dorvalina Bastos da Silva (Suplente)</t>
+        </is>
+      </c>
+      <c r="L67" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PARA ATENDIMENTO DAS NECESSIDADES DO MUNICIPIO DE ANANINDEUA, O OBJETO A SER CONTRATADO SEGUIRA AS ESPECIFICAÇÕES DETALHADAS ABAIXO.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="3" t="inlineStr">
+        <is>
+          <t>27/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="68">
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B68" s="3" t="inlineStr">
+        <is>
+          <t>003</t>
+        </is>
+      </c>
+      <c r="C68" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D68" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E68" s="3" t="inlineStr">
+        <is>
+          <t>16.375/2025</t>
+        </is>
+      </c>
+      <c r="G68" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE INEXIGIBILIDADE N° 003/2025-SECULT/PMA</t>
+        </is>
+      </c>
+      <c r="H68" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DA EMPRESA FORVIBES MUSIC LTDA PARA REALIZAÇÃO DE SHOW ARTÍSTICO DO CANTOR ZÉ FELIPE NO ANIVERSÁRIO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I68" s="3" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="J68" s="3" t="inlineStr">
+        <is>
+          <t>SEDE DA SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA ENDEREÇO: CIDADE NOVA V WE 30 Nº 311 – BAIRRO: COQUEIRO– CEP: 67133-120 ANANINDEUA-PA</t>
+        </is>
+      </c>
+      <c r="K68" s="3" t="inlineStr">
+        <is>
+          <t>DOMÍCIO SOUZA DA SILVA FILHO (TITULAR) | YANN DOUGLAS MORAES DE SOUZA (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M68" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C69" s="3" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="D69" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E69" s="3" t="inlineStr">
+        <is>
+          <t>08770.000081/201</t>
+        </is>
+      </c>
+      <c r="F69" s="3" t="inlineStr">
+        <is>
+          <t>27/08/2015</t>
+        </is>
+      </c>
+      <c r="G69" s="3" t="inlineStr">
+        <is>
+          <t>SRP N°14/2013</t>
+        </is>
+      </c>
+      <c r="H69" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE REFEIÇÕES PRONTAS. (MARMITEX)</t>
+        </is>
+      </c>
+      <c r="M69" s="3" t="inlineStr">
+        <is>
+          <t>27/08/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="70">
+      <c r="A70" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B70" s="3" t="inlineStr">
+        <is>
+          <t>005</t>
+        </is>
+      </c>
+      <c r="C70" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D70" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E70" s="3" t="inlineStr">
+        <is>
+          <t>16.660/2025</t>
+        </is>
+      </c>
+      <c r="G70" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE INEXIGIBILIDADE N° 005/2025-SECULT/PMA</t>
+        </is>
+      </c>
+      <c r="H70" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DA EMPRESA SAME PROMOCOES E FOMENTO LTDA PARA REALIZAÇÃO DE SHOW ARTÍSTICO DO TRIO PARAENSE TRIMANOS BRASIL NO ANIVERSÁRIO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I70" s="3" t="inlineStr">
+        <is>
+          <t>17/12/2025</t>
+        </is>
+      </c>
+      <c r="J70" s="3" t="inlineStr">
+        <is>
+          <t>SEDE DA SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA ENDEREÇO: CIDADE NOVA V WE 30 Nº 311 – BAIRRO: COQUEIRO– CEP: 67133-120 ANANINDEUA-PA</t>
+        </is>
+      </c>
+      <c r="M70" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="71">
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C71" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D71" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E71" s="3" t="inlineStr">
+        <is>
+          <t>2018.05.073.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F71" s="3" t="inlineStr">
+        <is>
+          <t>27/06/2018</t>
+        </is>
+      </c>
+      <c r="G71" s="3" t="inlineStr">
+        <is>
+          <t>SRP. Nº 2018.001.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H71" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE LANCHES E CAFÉ DA MANHÃ PARA ATENDER OS AGENTES DE TRÂNSITO E TRANSPORTE DURANTE AS OPERAÇÕES NESTE MUNICÍPIO.</t>
+        </is>
+      </c>
+      <c r="M71" s="3" t="inlineStr">
+        <is>
+          <t>27/06/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="72">
+      <c r="A72" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B72" s="3" t="inlineStr">
+        <is>
+          <t>047</t>
+        </is>
+      </c>
+      <c r="C72" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D72" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E72" s="3" t="inlineStr">
+        <is>
+          <t>11.476/2022</t>
+        </is>
+      </c>
+      <c r="G72" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SPR Nº 047/2021 - SEMED. ATA DE REGISTRO DE PREÇOS Nº 047/2021.001. PREFEITURA MUN</t>
+        </is>
+      </c>
+      <c r="H72" s="3" t="inlineStr">
+        <is>
+          <t>FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS PERMANENTES TIPO: EQUIPAMENTOS DE SONORIZAÇÃO E ÁUDIO VISUAL, APARELHOS ELETROELETRÔNICOS E ELETRODOMÉSTICOS, APARELHOS DE REFRIGERAÇÃO, EQUIPAMENTOS ELETROPORTÁTEIS, MOBILIÁRIOS E OUTROS EQUIPAMENTOS, A FIM DE ATE</t>
+        </is>
+      </c>
+      <c r="I72" s="3" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="K72" s="3" t="inlineStr">
+        <is>
+          <t>WELLIGTON NETO DA M&amp;#927;&amp;#932;&amp;#913;</t>
+        </is>
+      </c>
+      <c r="M72" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C73" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D73" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E73" s="3" t="inlineStr">
+        <is>
+          <t>3668/2018/SEMED</t>
+        </is>
+      </c>
+      <c r="F73" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2020</t>
+        </is>
+      </c>
+      <c r="G73" s="3" t="inlineStr">
+        <is>
+          <t>2019.001.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H73" s="3" t="inlineStr">
+        <is>
+          <t>PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA O FORNECIMENTO DE MATERIAL DE CONSUMO (ÁGUA MINERAL, NECTAR DE FRUTAS E REFRIGERANTES), PELO PERÍODO DE 10 (DEZ) MESES.</t>
+        </is>
+      </c>
+      <c r="M73" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="74">
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C74" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D74" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="F74" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2016</t>
+        </is>
+      </c>
+      <c r="H74" s="3" t="inlineStr">
+        <is>
+          <t>1 SEMA- Prestação de serviço de acesso dedicado à internet corporativa via fibra óptica com a velocidade de 10 MB simétrico e link de comunidade óptica de dados ponto a ponto dedicado com taxa de transmissão de 100MB entre 6 pontos (Intranet)</t>
+        </is>
+      </c>
+      <c r="M74" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="75">
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C75" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D75" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="F75" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2018</t>
+        </is>
+      </c>
+      <c r="H75" s="3" t="inlineStr">
+        <is>
+          <t>SOLICITAÇÃO DE ADESÃO A ATA DE Nº001/2017 REFRENTE AO PROCESSO DE Nº 135/2017 SEMCAT CUJO O OBJETO ´É O FORNECIMENTO DE GÁS E COZINHA</t>
+        </is>
+      </c>
+      <c r="M75" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="76">
+      <c r="A76" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C76" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D76" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E76" s="3" t="inlineStr">
+        <is>
+          <t>2653.1036304-22</t>
+        </is>
+      </c>
+      <c r="F76" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2016</t>
+        </is>
+      </c>
+      <c r="G76" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°840549</t>
+        </is>
+      </c>
+      <c r="H76" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°840549</t>
+        </is>
+      </c>
+      <c r="M76" s="3" t="inlineStr">
+        <is>
+          <t>29/12/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="77">
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C77" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D77" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E77" s="3" t="inlineStr">
+        <is>
+          <t>15699/2018-SESAU</t>
+        </is>
+      </c>
+      <c r="F77" s="3" t="inlineStr">
+        <is>
+          <t>27/02/2019</t>
+        </is>
+      </c>
+      <c r="G77" s="3" t="inlineStr">
+        <is>
+          <t>SRP PE Nº 2017.008.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H77" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE AR CONDICIONADO TIPO SPLIT ATRAVÉS DE ADESÃO A ATA DE REGISTRO DE PREÇO Nº 002/2018.PMA-SEMED, PROVENIENTE DO SRP PREGÃO ELETRÔNICO Nº 2017.008.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="M77" s="3" t="inlineStr">
+        <is>
+          <t>27/02/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B78" s="3" t="inlineStr">
+        <is>
+          <t>009</t>
+        </is>
+      </c>
+      <c r="C78" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D78" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E78" s="3" t="inlineStr">
+        <is>
+          <t>23.452/2024</t>
+        </is>
+      </c>
+      <c r="G78" s="3" t="inlineStr">
+        <is>
+          <t>6/2024.009 PROGE.PMA</t>
+        </is>
+      </c>
+      <c r="H78" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA VISANDO OFERTAR CAPACITAÇÃO NO CURSO DE LICITAÇÕES E CONTRATAÇÕES DIRETAS CONFORME A LEI Nº 14.133/2021: REGULAMENTAÇÃO, IMPLEMENTAÇÃO E PROCEDIMENTOS ELETRÔNICOS, QUE ACONTECERÁ NOS DIAS 02 A 06 DE DEZEMBRO DE 2024 PRESENCIALMENTE</t>
+        </is>
+      </c>
+      <c r="I78" s="3" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="J78" s="3" t="inlineStr">
+        <is>
+          <t>PROCURADORIA GERAL DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="M78" s="3" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C79" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D79" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E79" s="3" t="inlineStr">
+        <is>
+          <t>14589</t>
+        </is>
+      </c>
+      <c r="F79" s="3" t="inlineStr">
+        <is>
+          <t>26/12/2019</t>
+        </is>
+      </c>
+      <c r="G79" s="3" t="inlineStr">
+        <is>
+          <t>009/2019</t>
+        </is>
+      </c>
+      <c r="H79" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA CONFECÇÃO DE PLACAS DE SINALIZAÇÃO, PARA ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE ANANINDEUA-PARÁ</t>
+        </is>
+      </c>
+      <c r="M79" s="3" t="inlineStr">
+        <is>
+          <t>26/12/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B80" s="3" t="inlineStr">
+        <is>
+          <t>008</t>
+        </is>
+      </c>
+      <c r="C80" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D80" s="3" t="inlineStr">
+        <is>
+          <t>SML</t>
+        </is>
+      </c>
+      <c r="E80" s="3" t="inlineStr">
+        <is>
+          <t>23.228/2024 SML.PMA</t>
+        </is>
+      </c>
+      <c r="G80" s="3" t="inlineStr">
+        <is>
+          <t>6/2024.008 SML.PMA</t>
+        </is>
+      </c>
+      <c r="H80" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA VISANDO OFERTAR CAPACITAÇÃO NO CURSO DE LICITAÇÕES E CONTRATAÇÕES DIRETAS CONFORME A LEI Nº 14.133/2021: REGULAMENTAÇÃO, IMPLEMENTAÇÃO E PROCEDIMENTOS ELETRÔNICOS, QUE ACONTECERÁ NOS DIAS 02 A 06 DE DEZEMBRO DE 2024 PRESENCIALMENTE</t>
+        </is>
+      </c>
+      <c r="I80" s="3" t="inlineStr">
+        <is>
+          <t>25/11/2024</t>
+        </is>
+      </c>
+      <c r="J80" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE LICITAÇÃO DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="L80" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;O instrumento de contrato foi substituído por nota de empenho, razão pela qual, o pagamento do serviço prestado será único e não recorrente (mensal). Com isso, veda-se a publicação do extrato de contrato referente ao serviço prestado.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="3" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="81">
+      <c r="A81" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B81" s="3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="C81" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D81" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E81" s="3" t="inlineStr">
+        <is>
+          <t>2022.04.014.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F81" s="3" t="inlineStr">
+        <is>
+          <t>26/09/2022</t>
+        </is>
+      </c>
+      <c r="G81" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇO Nº 2021.019.001.GP.PMA - SRP Nº 9/2021-019 SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H81" s="3" t="inlineStr">
+        <is>
+          <t> O presente contrato tem por objeto AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE, pelo período de 12 (doze) meses, para atender às necessidades da sede da_x000d_
+Prefeitura Municipal de Ananindeua, conforme as especificações, condições e exigências estabelecidas no ter</t>
+        </is>
+      </c>
+      <c r="I81" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2021</t>
+        </is>
+      </c>
+      <c r="J81" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K81" s="3" t="inlineStr">
+        <is>
+          <t>ANANDA DO VALLE MARTINS</t>
+        </is>
+      </c>
+      <c r="M81" s="3" t="inlineStr">
+        <is>
+          <t>26/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="82">
+      <c r="A82" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B82" s="3" t="inlineStr">
+        <is>
+          <t>20473</t>
+        </is>
+      </c>
+      <c r="C82" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D82" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E82" s="3" t="inlineStr">
+        <is>
+          <t>20.473/2024</t>
+        </is>
+      </c>
+      <c r="G82" s="3" t="inlineStr">
+        <is>
+          <t>20.473/2024</t>
+        </is>
+      </c>
+      <c r="H82" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE CERTIFICADOS DIGITAIS COM TOKEN</t>
+        </is>
+      </c>
+      <c r="I82" s="3" t="inlineStr">
+        <is>
+          <t>29/08/2024</t>
+        </is>
+      </c>
+      <c r="J82" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL GESTÃO MUNICIPAL</t>
+        </is>
+      </c>
+      <c r="K82" s="3" t="inlineStr">
+        <is>
+          <t>JEFFERSON PATRICK DA SILVA</t>
+        </is>
+      </c>
+      <c r="M82" s="3" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="83">
+      <c r="A83" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C83" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D83" s="3" t="inlineStr">
+        <is>
+          <t>SEMES</t>
+        </is>
+      </c>
+      <c r="E83" s="3" t="inlineStr">
+        <is>
+          <t>009/2021</t>
+        </is>
+      </c>
+      <c r="F83" s="3" t="inlineStr">
+        <is>
+          <t>26/08/2021</t>
+        </is>
+      </c>
+      <c r="G83" s="3" t="inlineStr">
+        <is>
+          <t>PE Nº SRP 2021.001.CMA - PL Nº 014/2021-CMA</t>
+        </is>
+      </c>
+      <c r="H83" s="3" t="inlineStr">
+        <is>
+          <t>O OBJETO É A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE COMPUTADORES, E PRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA, SUPORTE TÉCNICO E GARANTIA DE SUBSTITUIÇÃO DO EQUIPAMENTO.</t>
+        </is>
+      </c>
+      <c r="M83" s="3" t="inlineStr">
+        <is>
+          <t>26/08/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="84">
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C84" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D84" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="F84" s="3" t="inlineStr">
+        <is>
+          <t>29/10/2015</t>
+        </is>
+      </c>
+      <c r="H84" s="3" t="inlineStr">
+        <is>
+          <t>27 SECELJ - Contratação de empresa especializada para aquisição de material esportivo para atender as necessidades da SECELJ</t>
+        </is>
+      </c>
+      <c r="M84" s="3" t="inlineStr">
+        <is>
+          <t>29/10/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="85">
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B85" s="3" t="inlineStr">
+        <is>
+          <t>024</t>
+        </is>
+      </c>
+      <c r="C85" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D85" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E85" s="3" t="inlineStr">
+        <is>
+          <t>037/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F85" s="3" t="inlineStr">
+        <is>
+          <t>27/07/2023</t>
+        </is>
+      </c>
+      <c r="G85" s="3" t="inlineStr">
+        <is>
+          <t>#SRP N°. 024/2022-SEMASC/PMM</t>
+        </is>
+      </c>
+      <c r="H85" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE KITS DE APOIO ALIMENTAR, PARA FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE.</t>
+        </is>
+      </c>
+      <c r="I85" s="3" t="inlineStr">
+        <is>
+          <t>30/05/2023</t>
+        </is>
+      </c>
+      <c r="J85" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT</t>
+        </is>
+      </c>
+      <c r="M85" s="3" t="inlineStr">
+        <is>
+          <t>26/07/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="86">
+      <c r="A86" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C86" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D86" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E86" s="3" t="inlineStr">
+        <is>
+          <t>2021/40714</t>
+        </is>
+      </c>
+      <c r="F86" s="3" t="inlineStr">
+        <is>
+          <t>29/09/2006</t>
+        </is>
+      </c>
+      <c r="G86" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°198.521-60</t>
+        </is>
+      </c>
+      <c r="H86" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°198.521-60</t>
+        </is>
+      </c>
+      <c r="M86" s="3" t="inlineStr">
+        <is>
+          <t>29/09/2006</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="87">
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B87" s="3" t="inlineStr">
+        <is>
+          <t>209</t>
+        </is>
+      </c>
+      <c r="C87" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D87" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E87" s="3" t="inlineStr">
+        <is>
+          <t>209</t>
+        </is>
+      </c>
+      <c r="F87" s="3" t="inlineStr">
+        <is>
+          <t>26/05/2022</t>
+        </is>
+      </c>
+      <c r="H87" s="3" t="inlineStr">
+        <is>
+          <t>A PRESENTE ATA TEM POR OBJETO O REGISTRO DE PREÇOS PARA A CONTRATAÇÃO DE EMPRESA PARA A EXECUÇÃO DE SERVIÇOS DE ROÇO MECÂNICO, RASTELAMENTO DE CAPINA, CARGA MANUAL DE ENTULHO E TRANSPORTE DE DESCARGA DE MATERIAL DE BOTA FORA, ESPECIFICADO(S) NO(S) ITEM(NS</t>
+        </is>
+      </c>
+      <c r="I87" s="3" t="inlineStr">
+        <is>
+          <t>26/05/2022</t>
+        </is>
+      </c>
+      <c r="J87" s="3" t="inlineStr">
+        <is>
+          <t>SEMED/PMA-SECRETARIA MUNICIPAL DE EDUCAÇÃO-PREFEITURA MUNICIPAL DE ANANINDEUA. ADESÃO A ATA DE REGISTRO DE PREÇO Nº2021-011-Nº 03/2021-SEMED-PMA-SRP</t>
+        </is>
+      </c>
+      <c r="M87" s="3" t="inlineStr">
+        <is>
+          <t>26/05/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="88">
+      <c r="A88" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B88" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C88" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D88" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E88" s="3" t="inlineStr">
+        <is>
+          <t>033/2024</t>
+        </is>
+      </c>
+      <c r="G88" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE INEXIGIBILIDADE DE LICITAÇÃO N°. 001/2024-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="H88" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL PARA IMPLEMENTAÇÃO DO INSTITUTO DE LONGA PERMANÊNCIA DO IDOSO - ILPI NO MUNICÍPIO DE ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="I88" s="3" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="K88" s="3" t="inlineStr">
+        <is>
+          <t>NILSILEA RAIMUNDO HOLANDA LISBOA</t>
+        </is>
+      </c>
+      <c r="M88" s="3" t="inlineStr">
+        <is>
+          <t>29/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="89">
+      <c r="A89" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C89" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D89" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E89" s="3" t="inlineStr">
+        <is>
+          <t>2020/262550</t>
+        </is>
+      </c>
+      <c r="F89" s="3" t="inlineStr">
+        <is>
+          <t>26/03/2021</t>
+        </is>
+      </c>
+      <c r="G89" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL DO PREGÃO ELETRÔNICO PARA REGISTRO DE PREÇOS Nº. 012/2020-SEGUP/PA</t>
+        </is>
+      </c>
+      <c r="H89" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COLETES DE PROTEÇÃO BALÍSTICA</t>
+        </is>
+      </c>
+      <c r="M89" s="3" t="inlineStr">
+        <is>
+          <t>26/03/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="90">
+      <c r="A90" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C90" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D90" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="F90" s="3" t="inlineStr">
+        <is>
+          <t>29/07/2015</t>
+        </is>
+      </c>
+      <c r="H90" s="3" t="inlineStr">
+        <is>
+          <t>19 SEMA - CONTRATAÇÃO DE EMPRESSA JURÍDICA ESPECIALIZADA NA LOCAÇÃO DE VEÍCULOS AUTOMOTORES TERRESTRE DE PEQUENO, MÉDIO E GRANDE PORTE PARA ATENDER OS ORGÃOS E ENTIDADES DO PODER EXECUTIVO DO ESTADO DO PARÁ</t>
+        </is>
+      </c>
+      <c r="M90" s="3" t="inlineStr">
+        <is>
+          <t>29/07/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="91">
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B91" s="3" t="inlineStr">
+        <is>
+          <t>010</t>
+        </is>
+      </c>
+      <c r="C91" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D91" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E91" s="3" t="inlineStr">
+        <is>
+          <t>034/2023</t>
+        </is>
+      </c>
+      <c r="G91" s="3" t="inlineStr">
+        <is>
+          <t>SRP N°. 010/2023-PREFEITURA MUNICIPAL DE SANTA IZABEL</t>
+        </is>
+      </c>
+      <c r="H91" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE GÊNEROS ALIMENTÍCIOS, PARA ATENDER AS NECESSIDADES INSTITUCIONAIS DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT, E SUAS UNIDADES._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I91" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="M91" s="3" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="92">
+      <c r="A92" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B92" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C92" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D92" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E92" s="3" t="inlineStr">
+        <is>
+          <t>011/2025</t>
+        </is>
+      </c>
+      <c r="G92" s="3" t="inlineStr">
+        <is>
+          <t>002/2025</t>
+        </is>
+      </c>
+      <c r="H92" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO MATERIAIS TIPO: CAMA, MESA E BANHO, A FIM DE ATENDER A DEMANDA DESTA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTENCIA SOCIAL E TRABALHO E TODAS AS UNIDADES.</t>
+        </is>
+      </c>
+      <c r="I92" s="3" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="J92" s="3" t="inlineStr">
+        <is>
+          <t>SEMCAT</t>
+        </is>
+      </c>
+      <c r="K92" s="3" t="inlineStr">
+        <is>
+          <t>FRANCILDA PEREIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="M92" s="3" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="93">
+      <c r="A93" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C93" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D93" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E93" s="3" t="inlineStr">
+        <is>
+          <t>092/2020/SEMCAT</t>
+        </is>
+      </c>
+      <c r="F93" s="3" t="inlineStr">
+        <is>
+          <t>25/11/2020</t>
+        </is>
+      </c>
+      <c r="G93" s="3" t="inlineStr">
+        <is>
+          <t>S.R.P.E.2020.002-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="H93" s="3" t="inlineStr">
+        <is>
+          <t>REALIZAÇÃO DOS PROCEDIMENTOS VISANDO À CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS DE CONSUMO – MATERIAL DE LIMPEZA E MATERIAL DE EXPEDIENTE, COM VIGÊNCIA DE 60 (SESSENTA) DIAS E ENTREGA TOTAL E IMEDIATA.</t>
+        </is>
+      </c>
+      <c r="M93" s="3" t="inlineStr">
+        <is>
+          <t>25/11/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="94">
+      <c r="A94" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B94" s="3" t="inlineStr">
+        <is>
+          <t>004</t>
+        </is>
+      </c>
+      <c r="C94" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D94" s="3" t="inlineStr">
+        <is>
+          <t>SECDH</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
+        <is>
+          <t>15.984/2025</t>
+        </is>
+      </c>
+      <c r="G94" s="3" t="inlineStr">
+        <is>
+          <t>004/2025</t>
+        </is>
+      </c>
+      <c r="H94" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM DIAGRAMAÇÃO E PROJETO GRÁFICO</t>
+        </is>
+      </c>
+      <c r="I94" s="3" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="J94" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE DIREITOS HUMANOS</t>
+        </is>
+      </c>
+      <c r="K94" s="3" t="inlineStr">
+        <is>
+          <t>ANDRESSA BARBOSA PEREIRA | JOÃO DO ESPÍRITO SANTO CARVALHO NETO</t>
+        </is>
+      </c>
+      <c r="M94" s="3" t="inlineStr">
+        <is>
+          <t>29/01/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="95">
+      <c r="A95" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C95" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D95" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E95" s="3" t="inlineStr">
+        <is>
+          <t>20190021</t>
+        </is>
+      </c>
+      <c r="F95" s="3" t="inlineStr">
+        <is>
+          <t>25/11/2019</t>
+        </is>
+      </c>
+      <c r="G95" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL DE LICITAÇÃO - PREGÃO PRESENCIAL POR SRP N°.PP-003/2019-PMT</t>
+        </is>
+      </c>
+      <c r="H95" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAR OS SERVIÇOS DE LOCAÇÃO DE EQUIPAMENTOS DE INFORMÁTICA PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SEGURANÇA E DEFESA SOCIAL E DA GUARDA CIVIL MUNICIPAL DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M95" s="3" t="inlineStr">
+        <is>
+          <t>25/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="96">
+      <c r="A96" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B96" s="3" t="inlineStr">
+        <is>
+          <t>033</t>
+        </is>
+      </c>
+      <c r="C96" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D96" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E96" s="3" t="inlineStr">
+        <is>
+          <t>19.900/2024 - SEURB</t>
+        </is>
+      </c>
+      <c r="G96" s="3" t="inlineStr">
+        <is>
+          <t>Pregão Eletrônico nº 9/2024-033 SEURB/PMA</t>
+        </is>
+      </c>
+      <c r="H96" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE TAMPA DE BUEIROS PARA ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS DE ANANINDEUA - SEURB.</t>
+        </is>
+      </c>
+      <c r="I96" s="3" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="J96" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K96" s="3" t="inlineStr">
+        <is>
+          <t>EDSON COSTA  CARRERA</t>
+        </is>
+      </c>
+      <c r="M96" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="97">
+      <c r="A97" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C97" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D97" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
+        <is>
+          <t>3668.2018.SEMED</t>
+        </is>
+      </c>
+      <c r="F97" s="3" t="inlineStr">
+        <is>
+          <t>25/11/2019</t>
+        </is>
+      </c>
+      <c r="G97" s="3" t="inlineStr">
+        <is>
+          <t>2019.0001.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H97" s="3" t="inlineStr">
+        <is>
+          <t>MATERIAL DE CONSUMO (CAFÉ, AÇÚCAR, LEITE, ADOÇANTE, FILTRO)</t>
+        </is>
+      </c>
+      <c r="M97" s="3" t="inlineStr">
+        <is>
+          <t>25/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="98">
+      <c r="A98" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B98" s="3" t="inlineStr">
+        <is>
+          <t>036</t>
+        </is>
+      </c>
+      <c r="C98" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D98" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E98" s="3" t="inlineStr">
+        <is>
+          <t>14.825/2023 SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="G98" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL PREGÃO ELETRÔNICO – SRP Nº 9/2023-036 SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H98" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA ESPECIALIZADA PARA EVENTUAIS AQUISIÇÕES DE MATERIAIS ESCOLARES A FIM DE ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO – SEMED.</t>
+        </is>
+      </c>
+      <c r="I98" s="3" t="inlineStr">
+        <is>
+          <t>17/01/2024</t>
+        </is>
+      </c>
+      <c r="J98" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K98" s="3" t="inlineStr">
+        <is>
+          <t>GERSON DE NAZARÉ SILVEIRA REIS (TITULAR) | ELIETE VIEIRA DA SILVA (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M98" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="99">
+      <c r="A99" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C99" s="3" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D99" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>687/2014/SEMED</t>
+        </is>
+      </c>
+      <c r="F99" s="3" t="inlineStr">
+        <is>
+          <t>25/11/2014</t>
+        </is>
+      </c>
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2014.005.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H99" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NOS SERVIÇOS TÉCNICOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM CENTRAIS DE AR TIPO SPLIT E APARELHOS DE AR CONDICIONADOS TIPO ACJ</t>
+        </is>
+      </c>
+      <c r="M99" s="3" t="inlineStr">
+        <is>
+          <t>25/11/2014</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="100">
+      <c r="A100" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B100" s="3" t="inlineStr">
+        <is>
+          <t>043</t>
+        </is>
+      </c>
+      <c r="C100" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D100" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E100" s="3" t="inlineStr">
+        <is>
+          <t>3.821/2023.SEURB.PMA</t>
+        </is>
+      </c>
+      <c r="G100" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 9/2023.043 SEURB/PMA</t>
+        </is>
+      </c>
+      <c r="H100" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE MATERIAIS DE CONSUMO DIVERSOS (FERRAMENTAS), DISTRIBUÍDOS EM GRUPOS, DE FORMA PARCELADA NO PERÍODO DE 12 (DOZE) MESES.</t>
+        </is>
+      </c>
+      <c r="I100" s="3" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="J100" s="3" t="inlineStr">
+        <is>
+          <t>WWW.GOV.BR/COMPRAS</t>
+        </is>
+      </c>
+      <c r="K100" s="3" t="inlineStr">
+        <is>
+          <t>EDSON COSTA  CARRERA</t>
+        </is>
+      </c>
+      <c r="M100" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="101">
+      <c r="A101" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C101" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D101" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E101" s="3" t="inlineStr">
+        <is>
+          <t>188</t>
+        </is>
+      </c>
+      <c r="F101" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2019</t>
+        </is>
+      </c>
+      <c r="G101" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2019.003.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H101" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE LIMPEZA</t>
+        </is>
+      </c>
+      <c r="M101" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="102">
+      <c r="A102" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B102" s="3" t="inlineStr">
+        <is>
+          <t>017</t>
+        </is>
+      </c>
+      <c r="C102" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D102" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E102" s="3" t="inlineStr">
+        <is>
+          <t>3848/2023</t>
+        </is>
+      </c>
+      <c r="G102" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO – SRP Nº 9/2023-017 SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H102" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE MÁQUINAS E VEÍCULOS PESADOS, COM MOTORISTA/OPERADOR, DESTINADO AOS SERVIÇOS DE CONSERVAÇÃO URBANA DO MUNICÍPIO DE ANANINDEUA/PA, DE ACORDO COM AS ESPECIFICAÇÕES C</t>
+        </is>
+      </c>
+      <c r="I102" s="3" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="J102" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K102" s="3" t="inlineStr">
+        <is>
+          <t>EDSON  COSTA  CARRERA</t>
+        </is>
+      </c>
+      <c r="M102" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="103">
+      <c r="A103" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C103" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D103" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E103" s="3" t="inlineStr">
+        <is>
+          <t>189</t>
+        </is>
+      </c>
+      <c r="F103" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2019</t>
+        </is>
+      </c>
+      <c r="G103" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H103" s="3" t="inlineStr">
+        <is>
+          <t>AQUSIÇÃO DE MATERIAL DE EXPEDIENTE</t>
+        </is>
+      </c>
+      <c r="M103" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="104">
+      <c r="A104" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B104" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C104" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D104" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E104" s="3" t="inlineStr">
+        <is>
+          <t>18.800/2023</t>
+        </is>
+      </c>
+      <c r="G104" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL PREGÃO ELETRÔNICO SRP Nº 9/2024-001 SEMUTRAN/PMA</t>
+        </is>
+      </c>
+      <c r="H104" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO SERVIÇO DE LOCAÇÃO DE VEÍCULOS TIPO ÔNIBUS URBANO, COM ACESSIBILIDADE, AR CONDICIONADO, COM O FORNECIMENTO DE EQUIPAMENTO ESPECÍFICO PARA MONITORAMENTO DE VEÍCULO EM TEMPO REAL (RASTREADOR), MANUTENÇÃO, SEGURO TOTAL</t>
+        </is>
+      </c>
+      <c r="I104" s="3" t="inlineStr">
+        <is>
+          <t>08/02/2024</t>
+        </is>
+      </c>
+      <c r="J104" s="3" t="inlineStr">
+        <is>
+          <t>WWW.COMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K104" s="3" t="inlineStr">
+        <is>
+          <t>DENYSE DA SILVA CARDOSO (TITULAR) | JOÃO VICTOR SANCHES DE LIMA (SUPLENTE) | RAPHAEL SILVA DE SOUSA (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M104" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="105">
+      <c r="A105" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C105" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D105" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E105" s="3" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
+      <c r="F105" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2019</t>
+        </is>
+      </c>
+      <c r="G105" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº9/20191103-01ARP-PMM-SEIDUR</t>
+        </is>
+      </c>
+      <c r="H105" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE TUBOS DE CONCRETO ARMADO EM DIVERSOS TAMANHOS DE DIAMETROS</t>
+        </is>
+      </c>
+      <c r="M105" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="106">
+      <c r="A106" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B106" s="3" t="inlineStr">
+        <is>
+          <t>22154</t>
+        </is>
+      </c>
+      <c r="C106" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D106" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E106" s="3" t="inlineStr">
+        <is>
+          <t>22.154/2024</t>
+        </is>
+      </c>
+      <c r="G106" s="3" t="inlineStr">
+        <is>
+          <t>22.154/2024</t>
+        </is>
+      </c>
+      <c r="H106" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE 3 (TRÊS) INSCRIÇÕES PARA O XXXV CONGRESSO NACIONAL FENAFIM, PROMOVIDO PELA FEDERAÇÃO NACIONAL DOS AUDITORES FISCAIS DE TRIBUTOS MUNICIPAIS, QUE OCORRERÁ NO PERÍODO DE 27 A 29 DE NOVEMBRO DE 2024, EM FOZ DO IGUAÇU, PARANÁ.</t>
+        </is>
+      </c>
+      <c r="I106" s="3" t="inlineStr">
+        <is>
+          <t>23/10/2024</t>
+        </is>
+      </c>
+      <c r="J106" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE GESTÃO FAZENDÁRIA</t>
+        </is>
+      </c>
+      <c r="M106" s="3" t="inlineStr">
+        <is>
+          <t>28/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="107">
+      <c r="A107" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B107" s="3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="C107" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D107" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E107" s="3" t="inlineStr">
+        <is>
+          <t>2019.001.105</t>
+        </is>
+      </c>
+      <c r="F107" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2019</t>
+        </is>
+      </c>
+      <c r="G107" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 003/2019-PMT</t>
+        </is>
+      </c>
+      <c r="H107" s="3" t="inlineStr">
+        <is>
+          <t>SERVIÇO DE LOCAÇÃO DE EQUIPAMENTOS DE INFORMÁTICA (COMPUTADORES)</t>
+        </is>
+      </c>
+      <c r="I107" s="3" t="inlineStr">
+        <is>
+          <t>06/08/2019</t>
+        </is>
+      </c>
+      <c r="J107" s="3" t="inlineStr">
+        <is>
+          <t>SALA DE LICITAÇÃO NA SEDE DA PREFEITURA</t>
+        </is>
+      </c>
+      <c r="M107" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="108">
+      <c r="A108" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B108" s="3" t="inlineStr">
+        <is>
+          <t>90007</t>
+        </is>
+      </c>
+      <c r="C108" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D108" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E108" s="3" t="inlineStr">
+        <is>
+          <t> 17.580/2024</t>
+        </is>
+      </c>
+      <c r="G108" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 90007/2024 - SANTA IZABEL DO PARÁ</t>
+        </is>
+      </c>
+      <c r="H108" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA O FORNECIMENTO DE GÊNEROS ALIMENTÍCIOS PARA ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEURB.</t>
+        </is>
+      </c>
+      <c r="I108" s="3" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="K108" s="3" t="inlineStr">
+        <is>
+          <t>ISABELLE PINHO RODRIGUES</t>
+        </is>
+      </c>
+      <c r="M108" s="3" t="inlineStr">
+        <is>
+          <t>28/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="109">
+      <c r="A109" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C109" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D109" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº11/2019</t>
+        </is>
+      </c>
+      <c r="F109" s="3" t="inlineStr">
+        <is>
+          <t>25/07/2019</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="H109" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS</t>
+        </is>
+      </c>
+      <c r="M109" s="3" t="inlineStr">
+        <is>
+          <t>25/07/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="110">
+      <c r="A110" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B110" s="3" t="inlineStr">
+        <is>
+          <t>006</t>
+        </is>
+      </c>
+      <c r="C110" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D110" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E110" s="3" t="inlineStr">
+        <is>
+          <t>885</t>
+        </is>
+      </c>
+      <c r="G110" s="3" t="inlineStr">
+        <is>
+          <t>Edital nº006/2024-SRP-BENEVIDES-PA</t>
+        </is>
+      </c>
+      <c r="H110" s="3" t="inlineStr">
+        <is>
+          <t>O PRESENTE INSTRUMENTO TEM POR OBJETO A CONTRATAÇÃO DE EMPRESA OU ENTIDADE ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE: MANUTENÇÃO PREVENTIVA E CORRETIVA DE MATERIAS PERMANENTES DE REFRIGERAÇÃO COM INSTALAÇÃO,DESISNTELAÇÃO E FORNECIMENTO DE PEÇAS DE REPOSIÇ</t>
+        </is>
+      </c>
+      <c r="I110" s="3" t="inlineStr">
+        <is>
+          <t>28/07/2025</t>
+        </is>
+      </c>
+      <c r="J110" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR (DATA DE ABERTURA:11/07/2025) -ADESÃO A ATA DE REGISTRO DE PREÇO DE Nº006/2024-SRP-PREFEITURA DE BENEVIDES-PARÁ</t>
+        </is>
+      </c>
+      <c r="K110" s="3" t="inlineStr">
+        <is>
+          <t>JADSON DOMINGOS NUNES DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="M110" s="3" t="inlineStr">
+        <is>
+          <t>28/07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="111">
+      <c r="A111" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C111" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D111" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E111" s="3" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="F111" s="3" t="inlineStr">
+        <is>
+          <t>25/07/2019</t>
+        </is>
+      </c>
+      <c r="G111" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº11/2019</t>
+        </is>
+      </c>
+      <c r="H111" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS</t>
+        </is>
+      </c>
+      <c r="M111" s="3" t="inlineStr">
+        <is>
+          <t>25/07/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="112">
+      <c r="A112" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C112" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D112" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F112" s="3" t="inlineStr">
+        <is>
+          <t>28/04/2015</t>
+        </is>
+      </c>
+      <c r="H112" s="3" t="inlineStr">
+        <is>
+          <t>36. Fornecimento de vale alimentação (1º T.A)</t>
+        </is>
+      </c>
+      <c r="M112" s="3" t="inlineStr">
+        <is>
+          <t>28/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="113">
+      <c r="A113" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C113" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D113" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E113" s="3" t="inlineStr">
+        <is>
+          <t>2020.01.017.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F113" s="3" t="inlineStr">
+        <is>
+          <t>25/06/2020</t>
+        </is>
+      </c>
+      <c r="G113" s="3" t="inlineStr">
+        <is>
+          <t>PP.SRP.Nº 001/2019/CMA</t>
+        </is>
+      </c>
+      <c r="H113" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS, REFERENTE A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO À INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM A VELOCIDADE DE 30MB SIMÉTRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO-A-P</t>
+        </is>
+      </c>
+      <c r="M113" s="3" t="inlineStr">
+        <is>
+          <t>25/06/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="114">
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C114" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D114" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="F114" s="3" t="inlineStr">
+        <is>
+          <t>28/04/2015</t>
+        </is>
+      </c>
+      <c r="H114" s="3" t="inlineStr">
+        <is>
+          <t>32.Fornecimento de Vale Alimentação</t>
+        </is>
+      </c>
+      <c r="M114" s="3" t="inlineStr">
+        <is>
+          <t>28/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="115">
+      <c r="A115" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C115" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D115" s="3" t="inlineStr">
+        <is>
+          <t>SEGOV</t>
+        </is>
+      </c>
+      <c r="E115" s="3" t="inlineStr">
+        <is>
+          <t>019/2018</t>
+        </is>
+      </c>
+      <c r="F115" s="3" t="inlineStr">
+        <is>
+          <t>25/06/2018</t>
+        </is>
+      </c>
+      <c r="G115" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2017.005.SEMED.PMA</t>
+        </is>
+      </c>
+      <c r="H115" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE CONSUMO ( LIMPEZA) PARA ATENDER AS NECESSIDADES DA SEGOV E IEGA</t>
+        </is>
+      </c>
+      <c r="M115" s="3" t="inlineStr">
+        <is>
+          <t>25/06/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="116">
+      <c r="A116" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C116" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D116" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="F116" s="3" t="inlineStr">
+        <is>
+          <t>28/04/2015</t>
+        </is>
+      </c>
+      <c r="H116" s="3" t="inlineStr">
+        <is>
+          <t>33. Fornecimento de Vale Alimentação</t>
+        </is>
+      </c>
+      <c r="M116" s="3" t="inlineStr">
+        <is>
+          <t>28/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="117">
+      <c r="A117" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B117" s="3" t="inlineStr">
+        <is>
+          <t>014</t>
+        </is>
+      </c>
+      <c r="C117" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D117" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E117" s="3" t="inlineStr">
+        <is>
+          <t>2021/775402</t>
+        </is>
+      </c>
+      <c r="F117" s="3" t="inlineStr">
+        <is>
+          <t>25/05/2023</t>
+        </is>
+      </c>
+      <c r="G117" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO 014/2021 SRP Nº 007/2021-FCP</t>
+        </is>
+      </c>
+      <c r="H117" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS QUE COMPREENDE OS SEGUINTES LOTES: IV- ESTRUTURA, V - ESTRUTURA MÓVEL; E VI - REFRIGERAÇÃO/CLIMATIZAÇÃO PARA ATENDER AS NECESSIDADES DOS EVENTOS, AÇÕES E PROJETOS DESENVOLVIDOS PELO GABINETE DO</t>
+        </is>
+      </c>
+      <c r="I117" s="3" t="inlineStr">
+        <is>
+          <t>07/01/2022</t>
+        </is>
+      </c>
+      <c r="J117" s="3" t="inlineStr">
+        <is>
+          <t>WWW.GOV.BR UASG 925489</t>
+        </is>
+      </c>
+      <c r="K117" s="3" t="inlineStr">
+        <is>
+          <t>ANANDA DO VALLE MARTINS</t>
+        </is>
+      </c>
+      <c r="M117" s="3" t="inlineStr">
+        <is>
+          <t>25/05/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="118">
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C118" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D118" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="F118" s="3" t="inlineStr">
+        <is>
+          <t>28/04/2015</t>
+        </is>
+      </c>
+      <c r="H118" s="3" t="inlineStr">
+        <is>
+          <t>Serv de drenagem de águas pluviais (Rua Anapolis)</t>
+        </is>
+      </c>
+      <c r="M118" s="3" t="inlineStr">
+        <is>
+          <t>28/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="119">
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B119" s="3" t="inlineStr">
+        <is>
+          <t>018</t>
+        </is>
+      </c>
+      <c r="C119" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D119" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E119" s="3" t="inlineStr">
+        <is>
+          <t>459/2022</t>
+        </is>
+      </c>
+      <c r="F119" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2022</t>
+        </is>
+      </c>
+      <c r="H119" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE EQUIPAMENTOS DE INFORMÁTICA COM PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO, SUPORTE TÉCNICO E GARANTIA DE SUBSTITUIÇÃO DO EQUIPAMENTO QUANDO NECESSÁRIO</t>
+        </is>
+      </c>
+      <c r="I119" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2022</t>
+        </is>
+      </c>
+      <c r="J119" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE HABITAÇÃO</t>
+        </is>
+      </c>
+      <c r="M119" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="120">
+      <c r="A120" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C120" s="3" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="D120" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E120" s="3" t="inlineStr">
+        <is>
+          <t>372.485-13</t>
+        </is>
+      </c>
+      <c r="F120" s="3" t="inlineStr">
+        <is>
+          <t>27/12/2011</t>
+        </is>
+      </c>
+      <c r="G120" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°372.485-13</t>
+        </is>
+      </c>
+      <c r="H120" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°372.485-13</t>
+        </is>
+      </c>
+      <c r="M120" s="3" t="inlineStr">
+        <is>
+          <t>27/12/2011</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="121">
+      <c r="A121" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C121" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D121" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E121" s="3" t="inlineStr">
+        <is>
+          <t>4005/2018</t>
+        </is>
+      </c>
+      <c r="F121" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2019</t>
+        </is>
+      </c>
+      <c r="G121" s="3" t="inlineStr">
+        <is>
+          <t>MEMO N° 27/2018</t>
+        </is>
+      </c>
+      <c r="H121" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE KITS DE APOIO DIDÁTICO DE LÍNGUA PORTUGUESA E MATEMÁTICA.</t>
+        </is>
+      </c>
+      <c r="M121" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="122">
+      <c r="A122" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B122" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C122" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D122" s="3" t="inlineStr">
+        <is>
+          <t>SEMES</t>
+        </is>
+      </c>
+      <c r="E122" s="3" t="inlineStr">
+        <is>
+          <t>003/2025</t>
+        </is>
+      </c>
+      <c r="G122" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE DISPENSA DE LICITAÇÃO N°. 001/2025-SEMES/PMA</t>
+        </is>
+      </c>
+      <c r="H122" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE ÁGUA MINERAL NATURAL, PELO PERÍODO DE 12 (DOZE) MESES, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE ESPORTE DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I122" s="3" t="inlineStr">
+        <is>
+          <t>05/06/2025</t>
+        </is>
+      </c>
+      <c r="J122" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE ESPORTE</t>
+        </is>
+      </c>
+      <c r="K122" s="3" t="inlineStr">
+        <is>
+          <t>RODRIGO CARDOSO DOS REIS</t>
+        </is>
+      </c>
+      <c r="M122" s="3" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="123">
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C123" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D123" s="3" t="inlineStr">
+        <is>
+          <t>VICE-PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E123" s="3" t="inlineStr">
+        <is>
+          <t>10/2015</t>
+        </is>
+      </c>
+      <c r="F123" s="3" t="inlineStr">
+        <is>
+          <t>25/02/2016</t>
+        </is>
+      </c>
+      <c r="G123" s="3" t="inlineStr">
+        <is>
+          <t>SRP.PP.2015.001.PMA.SEURB</t>
+        </is>
+      </c>
+      <c r="H123" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA O FORNECIMENTO DE VALE COMBUSTIVEL, NA FORMA IMPRESSA EM PAPEL E CARTAO MAGNETICO/CHIP, INTEGRADO COM SERVIÇO DE GERENCIAMENTO DE ABASTECIMENTO DE COMBUSTIVEIS DE VEICULO, POR MEIO DA IMPLANTAÇÃO E OPERAÇÃO D</t>
+        </is>
+      </c>
+      <c r="M123" s="3" t="inlineStr">
+        <is>
+          <t>25/02/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="124">
+      <c r="A124" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C124" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D124" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="F124" s="3" t="inlineStr">
+        <is>
+          <t>27/06/2017</t>
+        </is>
+      </c>
+      <c r="H124" s="3" t="inlineStr">
+        <is>
+          <t>9 SESAU - Solicitação de medicamentos para atender o paciente: João José de souza</t>
+        </is>
+      </c>
+      <c r="M124" s="3" t="inlineStr">
+        <is>
+          <t>27/06/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="125">
+      <c r="A125" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C125" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D125" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E125" s="3" t="inlineStr">
+        <is>
+          <t>3282/2020</t>
+        </is>
+      </c>
+      <c r="F125" s="3" t="inlineStr">
+        <is>
+          <t>25/01/2021</t>
+        </is>
+      </c>
+      <c r="G125" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 001/2019. CMA. PMA</t>
+        </is>
+      </c>
+      <c r="H125" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO Á INTERNET CORPORATIVA VIA FIBRA OPTICA COM VELOCIDADE DE 30 MB SIMÉTRICOE LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO A PONTO DEDICADO, COM TAXA DE TRANSMISSÃO DE 10 GB</t>
+        </is>
+      </c>
+      <c r="M125" s="3" t="inlineStr">
+        <is>
+          <t>25/01/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="126">
+      <c r="A126" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C126" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D126" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F126" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2015</t>
+        </is>
+      </c>
+      <c r="H126" s="3" t="inlineStr">
+        <is>
+          <t>37.Fornecimento de vale alimentação</t>
+        </is>
+      </c>
+      <c r="M126" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="127">
+      <c r="A127" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C127" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D127" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E127" s="3" t="inlineStr">
+        <is>
+          <t>049/2019-SEMUPA</t>
+        </is>
+      </c>
+      <c r="F127" s="3" t="inlineStr">
+        <is>
+          <t>24/12/2020</t>
+        </is>
+      </c>
+      <c r="G127" s="3" t="inlineStr">
+        <is>
+          <t>SRP.PP.2019.001.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="H127" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº SRP.PP.2019.001.PMA.SEMUTRAN - PARA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE VALE COMBUSTÍVEL, TIPO IMPRESSO.</t>
+        </is>
+      </c>
+      <c r="M127" s="3" t="inlineStr">
+        <is>
+          <t>24/12/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="128">
+      <c r="A128" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C128" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D128" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F128" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2015</t>
+        </is>
+      </c>
+      <c r="H128" s="3" t="inlineStr">
+        <is>
+          <t>Aquis de passag aéreas,rodoviárias e fluv.(1º T.A)</t>
+        </is>
+      </c>
+      <c r="M128" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="129">
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B129" s="3" t="inlineStr">
+        <is>
+          <t>011</t>
+        </is>
+      </c>
+      <c r="C129" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D129" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E129" s="3" t="inlineStr">
+        <is>
+          <t>13.725/2023</t>
+        </is>
+      </c>
+      <c r="G129" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL DO PREGÂO ELETRÔNICO SRP Nº 2022.011.CMA</t>
+        </is>
+      </c>
+      <c r="H129" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE SOLUÇÃO ELETRÔNICA QUE PERMITA GERENCIAR E ORGANIZAR O ATENDIMENTO POR SENHAS, CONTEMPLANDO LOCAÇÃO DE EQUIPAMENTOS E SISTEMAS, COM ASSISTÊNCIA TÉCNICA E MANUTENÇÃO CORRETIVA, PREVENTIVA E ESPECIALIZ</t>
+        </is>
+      </c>
+      <c r="I129" s="3" t="inlineStr">
+        <is>
+          <t>24/11/2023</t>
+        </is>
+      </c>
+      <c r="M129" s="3" t="inlineStr">
+        <is>
+          <t>24/11/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="130">
+      <c r="A130" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C130" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D130" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F130" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2015</t>
+        </is>
+      </c>
+      <c r="H130" s="3" t="inlineStr">
+        <is>
+          <t>39.Aquis de passagens aéreas,rodoviárias e fluv.</t>
+        </is>
+      </c>
+      <c r="M130" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="131">
+      <c r="A131" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B131" s="3" t="inlineStr">
+        <is>
+          <t>013</t>
+        </is>
+      </c>
+      <c r="C131" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D131" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E131" s="3" t="inlineStr">
+        <is>
+          <t>007/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F131" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2023</t>
+        </is>
+      </c>
+      <c r="G131" s="3" t="inlineStr">
+        <is>
+          <t>#SRP N°. 013/2022- PREFEITURA DE SANTA IZABEL</t>
+        </is>
+      </c>
+      <c r="H131" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO, HIDRÁULICO E DE PINTURA PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="I131" s="3" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="J131" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT</t>
+        </is>
+      </c>
+      <c r="M131" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="132">
+      <c r="A132" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C132" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D132" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="F132" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2015</t>
+        </is>
+      </c>
+      <c r="H132" s="3" t="inlineStr">
+        <is>
+          <t>Contrat de empresa p fornec d gêneros alimentícios</t>
+        </is>
+      </c>
+      <c r="M132" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="133">
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B133" s="3" t="inlineStr">
+        <is>
+          <t>13332</t>
+        </is>
+      </c>
+      <c r="C133" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D133" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E133" s="3" t="inlineStr">
+        <is>
+          <t>5464/2023</t>
+        </is>
+      </c>
+      <c r="F133" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2023</t>
+        </is>
+      </c>
+      <c r="G133" s="3" t="inlineStr">
+        <is>
+          <t>#ADESÃO A ATA DE REGISTRO DE PREÇO - LICITAWEB Nº2022/13332</t>
+        </is>
+      </c>
+      <c r="H133" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA AQUISIÇÃO E INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO, PARA ATENDER ÁS NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="I133" s="3" t="inlineStr">
+        <is>
+          <t>10/04/2023</t>
+        </is>
+      </c>
+      <c r="J133" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="M133" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="134">
+      <c r="A134" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C134" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D134" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="F134" s="3" t="inlineStr">
+        <is>
+          <t>27/03/2015</t>
+        </is>
+      </c>
+      <c r="H134" s="3" t="inlineStr">
+        <is>
+          <t>Loc de equip dest a instalação dos sist de gestão</t>
+        </is>
+      </c>
+      <c r="M134" s="3" t="inlineStr">
+        <is>
+          <t>27/03/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="135">
+      <c r="A135" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C135" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D135" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E135" s="3" t="inlineStr">
+        <is>
+          <t>PP SRP Nº 2015.001.PMA.SEMAD</t>
+        </is>
+      </c>
+      <c r="F135" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2016</t>
+        </is>
+      </c>
+      <c r="H135" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO À INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM A VELOCIDADE DE 10 MB SIMÉTRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO-A-PONTO DEDICADO COM TAXA DE TRANSMISSÃO DE 100</t>
+        </is>
+      </c>
+      <c r="M135" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="136">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C136" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D136" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="F136" s="3" t="inlineStr">
+        <is>
+          <t>27/03/2015</t>
+        </is>
+      </c>
+      <c r="H136" s="3" t="inlineStr">
+        <is>
+          <t>Contrat de licenciamento de uso temp de sistema</t>
+        </is>
+      </c>
+      <c r="M136" s="3" t="inlineStr">
+        <is>
+          <t>27/03/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="137">
+      <c r="A137" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C137" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D137" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E137" s="3" t="inlineStr">
+        <is>
+          <t>066/2020</t>
+        </is>
+      </c>
+      <c r="F137" s="3" t="inlineStr">
+        <is>
+          <t>24/07/2020</t>
+        </is>
+      </c>
+      <c r="G137" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO ADMINISTRATIVO Nº 003/2020-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="H137" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE VEÍCULO UTILITÁRIO, COM QUILOMETRAGEM LIVRE, COM MANUTENÇÃO, SEM MOTORISTA E SEM COMBUSTÍVEL</t>
+        </is>
+      </c>
+      <c r="M137" s="3" t="inlineStr">
+        <is>
+          <t>24/07/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="138">
+      <c r="A138" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C138" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D138" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="F138" s="3" t="inlineStr">
+        <is>
+          <t>27/03/2015</t>
+        </is>
+      </c>
+      <c r="H138" s="3" t="inlineStr">
+        <is>
+          <t>Fornecimento de vale alimentação</t>
+        </is>
+      </c>
+      <c r="M138" s="3" t="inlineStr">
+        <is>
+          <t>27/03/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="139">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C139" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D139" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E139" s="3" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="F139" s="3" t="inlineStr">
+        <is>
+          <t>24/07/2019</t>
+        </is>
+      </c>
+      <c r="G139" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 50/0162018.PP.PMM.SEMED</t>
+        </is>
+      </c>
+      <c r="H139" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE VEÍCULOS DE PEQUENOS, MÉDIO E GRANDE PORTE</t>
+        </is>
+      </c>
+      <c r="M139" s="3" t="inlineStr">
+        <is>
+          <t>24/07/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="140">
+      <c r="A140" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C140" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D140" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="F140" s="3" t="inlineStr">
+        <is>
+          <t>27/01/2016</t>
+        </is>
+      </c>
+      <c r="H140" s="3" t="inlineStr">
+        <is>
+          <t>12 SESDS-Contratação de Empresa Espec na prestação de serviços e gerenciamento de manut (preventiva e corretiva) de veículos automotores, motocicletas com fornec de peças (originais ou genuínas novas e de primeiro uso) para atender a frota da SESDS</t>
+        </is>
+      </c>
+      <c r="M140" s="3" t="inlineStr">
+        <is>
+          <t>27/01/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="141">
+      <c r="A141" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C141" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D141" s="3" t="inlineStr">
+        <is>
+          <t>SEMCAT</t>
+        </is>
+      </c>
+      <c r="E141" s="3" t="inlineStr">
+        <is>
+          <t>060/2021-SEMCAT</t>
+        </is>
+      </c>
+      <c r="F141" s="3" t="inlineStr">
+        <is>
+          <t>24/05/2021</t>
+        </is>
+      </c>
+      <c r="G141" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO-SRP N°. 003/2020-SES</t>
+        </is>
+      </c>
+      <c r="H141" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS TÉCNICOS DE INSTALAÇÃO, MANUTENÇÃO PREVENTIVA E CORRETIVA, COM FORNECIMENTO DE MATERIAIS, EM CENTRAIS DE AR TIPO SPLIT E APARELHOS DE AR-CONDICIONADO</t>
+        </is>
+      </c>
+      <c r="M141" s="3" t="inlineStr">
+        <is>
+          <t>24/05/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="142">
+      <c r="A142" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B142" s="3" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="C142" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D142" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E142" s="3" t="inlineStr">
+        <is>
+          <t>18224</t>
+        </is>
+      </c>
+      <c r="G142" s="3" t="inlineStr">
+        <is>
+          <t>MEMORANDO N° 83/2024</t>
+        </is>
+      </c>
+      <c r="H142" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE LOCAÇÃO DE IMÓVEL PARA FINS NÃO RESIDENCIAIS, PARA SEDIAR A UBS DO FALCOLÂNDIA.</t>
+        </is>
+      </c>
+      <c r="I142" s="3" t="inlineStr">
+        <is>
+          <t>12/12/2024</t>
+        </is>
+      </c>
+      <c r="J142" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE SAÚDE DE ANANINDEUA - SESAU</t>
+        </is>
+      </c>
+      <c r="K142" s="3" t="inlineStr">
+        <is>
+          <t>GLAUCE KELEN DE OLIVEIRA BATISTA</t>
+        </is>
+      </c>
+      <c r="M142" s="3" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="143">
+      <c r="A143" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B143" s="3" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="C143" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D143" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E143" s="3" t="inlineStr">
+        <is>
+          <t>1363</t>
+        </is>
+      </c>
+      <c r="F143" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+      <c r="G143" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL NºSRP Nº11/2022-SEMAD-MARITUBA-PA</t>
+        </is>
+      </c>
+      <c r="H143" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="I143" s="3" t="inlineStr">
+        <is>
+          <t>22/03/2023</t>
+        </is>
+      </c>
+      <c r="J143" s="3" t="inlineStr">
+        <is>
+          <t>ENDEREÇO ELETRÔNICO-WWWPORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K143" s="3" t="inlineStr">
+        <is>
+          <t>RONILDO DA COSTA FREITAS (Titular) ADRIANA ARAÚJO DE LIMA (Suplente)</t>
+        </is>
+      </c>
+      <c r="L143" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ADESÃO A ATA DE REGISTRO DE PREÇOS Nº011/2022-004-SEMAD-PREFEITURA MUNICIPAL DE SAÚDE DE MARITUBA&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M143" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="144">
+      <c r="A144" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B144" s="3" t="inlineStr">
+        <is>
+          <t>039</t>
+        </is>
+      </c>
+      <c r="C144" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D144" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E144" s="3" t="inlineStr">
+        <is>
+          <t>13714/2023 - SEMED</t>
+        </is>
+      </c>
+      <c r="G144" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO-SRP Nº 9/2023 -039 SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H144" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EDITORA PARA AQUISIÇÃO DE LIVROS DA HISTÓRIA DO MUNICÍPIO DE ANANINDEUA PARA A REDE MUNICIPAL DE ENSINO - RME, CONFORME OS PRAZOS, ESPECIFICAÇÕES E QUANTITATIVOS DISCRIMINADOS NO TERMO DE REFERÊNCIA.</t>
+        </is>
+      </c>
+      <c r="I144" s="3" t="inlineStr">
+        <is>
+          <t>04/01/2024</t>
+        </is>
+      </c>
+      <c r="K144" s="3" t="inlineStr">
+        <is>
+          <t>JESSICA PINHEIRO DOS SANTOS(titular); LEDA DE FÁTIMA MONTALVÃO DA SILVA(suplente).</t>
+        </is>
+      </c>
+      <c r="M144" s="3" t="inlineStr">
+        <is>
+          <t>26/12/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="145">
+      <c r="A145" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C145" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D145" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E145" s="3" t="inlineStr">
+        <is>
+          <t>483/2017-SEMCAT</t>
+        </is>
+      </c>
+      <c r="F145" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2018</t>
+        </is>
+      </c>
+      <c r="G145" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2017.007.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H145" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL GRÁFICO, PARA ATENDER AS NECESSIDADES DA SEMAD</t>
+        </is>
+      </c>
+      <c r="M145" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="146">
+      <c r="A146" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C146" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D146" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E146" s="3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="F146" s="3" t="inlineStr">
+        <is>
+          <t>26/11/2019</t>
+        </is>
+      </c>
+      <c r="G146" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°884709</t>
+        </is>
+      </c>
+      <c r="H146" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°884709</t>
+        </is>
+      </c>
+      <c r="M146" s="3" t="inlineStr">
+        <is>
+          <t>26/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="147">
+      <c r="A147" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C147" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D147" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E147" s="3" t="inlineStr">
+        <is>
+          <t>PROCESSO Nº 135/2017-SEMCAT</t>
+        </is>
+      </c>
+      <c r="F147" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2018</t>
+        </is>
+      </c>
+      <c r="G147" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL PREGÃO PRESENCIAL PARA REGISTRO DE PREÇOS Nº SRP.2017.001.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H147" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO EMPRESA ESPECIALIZADA EM FORNECIMENTO DE GÁS LIQUEFEITO E ÁGUA MINERAL PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SEGURANÇA E DEFESA SOCIAL, GUARDA CIVIL MUNICIPAL DE ANANINDEUA E SUAS DEPENDÊNCIAS. (PARA UM PERÍODO DE 12 MESES)</t>
+        </is>
+      </c>
+      <c r="M147" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="148">
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C148" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D148" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E148" s="3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="F148" s="3" t="inlineStr">
+        <is>
+          <t>26/11/2019</t>
+        </is>
+      </c>
+      <c r="G148" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°884964</t>
+        </is>
+      </c>
+      <c r="H148" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°884964</t>
+        </is>
+      </c>
+      <c r="M148" s="3" t="inlineStr">
+        <is>
+          <t>26/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="149">
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C149" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D149" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E149" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2017.001.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="F149" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2018</t>
+        </is>
+      </c>
+      <c r="H149" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO EMPRESA ESPECIALIZADA EM FORNECIMENTO DE GÁS LIQUEFEITO E ÁGUA MINERAL PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SEGURANÇA E DEFESA SOCIAL, GUARDA CIVIL MUNICIPAL DE ANANINDEUA E SUAS DEPENDÊNCIAS. (PARA UM PERÍODO DE 12 MESES)</t>
+        </is>
+      </c>
+      <c r="M149" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="150">
+      <c r="A150" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C150" s="3" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="D150" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E150" s="3" t="inlineStr">
+        <is>
+          <t>2653.1018005-73</t>
+        </is>
+      </c>
+      <c r="F150" s="3" t="inlineStr">
+        <is>
+          <t>26/11/2014</t>
+        </is>
+      </c>
+      <c r="G150" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°805545</t>
+        </is>
+      </c>
+      <c r="H150" s="3" t="inlineStr">
+        <is>
+          <t>Contrato de Repasse N°805545</t>
+        </is>
+      </c>
+      <c r="M150" s="3" t="inlineStr">
+        <is>
+          <t>26/11/2014</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="151">
+      <c r="A151" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C151" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D151" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E151" s="3" t="inlineStr">
+        <is>
+          <t>1307/2020</t>
+        </is>
+      </c>
+      <c r="F151" s="3" t="inlineStr">
+        <is>
+          <t>23/11/2020</t>
+        </is>
+      </c>
+      <c r="G151" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 146/2018. SEMAD</t>
+        </is>
+      </c>
+      <c r="H151" s="3" t="inlineStr">
+        <is>
+          <t>EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS PARA A LOCAÇÃO DE VEÍCULOS MENSAL, COM QUILOMETRAGEM LIVRE, SEM MOTORISTA E SEM FORNECIMENTO DE COMBUSTÍVEL</t>
+        </is>
+      </c>
+      <c r="M151" s="3" t="inlineStr">
+        <is>
+          <t>23/11/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="152">
+      <c r="A152" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B152" s="3" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="C152" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D152" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E152" s="3" t="inlineStr">
+        <is>
+          <t>059/2024</t>
+        </is>
+      </c>
+      <c r="G152" s="3" t="inlineStr">
+        <is>
+          <t>01/2025</t>
+        </is>
+      </c>
+      <c r="H152" s="3" t="inlineStr">
+        <is>
+          <t>ALUGUEL DE UM IMÓVEL PARA ABRIGO DE 07 A 11 ANOS DO MUNÍCIO DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="I152" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2024</t>
+        </is>
+      </c>
+      <c r="J152" s="3" t="inlineStr">
+        <is>
+          <t>SEMCAT - SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO</t>
+        </is>
+      </c>
+      <c r="M152" s="3" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="153">
+      <c r="A153" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C153" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D153" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E153" s="3" t="inlineStr">
+        <is>
+          <t>0035/2019/CMA</t>
+        </is>
+      </c>
+      <c r="F153" s="3" t="inlineStr">
+        <is>
+          <t>23/07/2020</t>
+        </is>
+      </c>
+      <c r="G153" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SRP Nº 2019.001.PMA.CMA</t>
+        </is>
+      </c>
+      <c r="H153" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA VISA A PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO À INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM A VELOCIDADE DE 30 MB SIMÉTRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO-A-PONTO DEDICADO COM TAXA DE TRANSMISSÃO DE 10</t>
+        </is>
+      </c>
+      <c r="M153" s="3" t="inlineStr">
+        <is>
+          <t>23/07/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="154">
+      <c r="A154" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B154" s="3" t="inlineStr">
+        <is>
+          <t>023</t>
+        </is>
+      </c>
+      <c r="C154" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D154" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E154" s="3" t="inlineStr">
+        <is>
+          <t>14337/2023</t>
+        </is>
+      </c>
+      <c r="G154" s="3" t="inlineStr">
+        <is>
+          <t>3/2023.023PMA/GP</t>
+        </is>
+      </c>
+      <c r="H154" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE BUFFET PARA FORNECIMENTO DE ALIMENTOS E COMPLEMENTOS.</t>
+        </is>
+      </c>
+      <c r="I154" s="3" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="J154" s="3" t="inlineStr">
+        <is>
+          <t>AVENIDA MAGALHÃES BARATA, 1515</t>
+        </is>
+      </c>
+      <c r="K154" s="3" t="inlineStr">
+        <is>
+          <t>OSVALDO MARTINS DE SENA (Titular) | PATRICIA DE OLIVEIRA CAVALCANTE (Suplente)</t>
+        </is>
+      </c>
+      <c r="M154" s="3" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="155">
+      <c r="A155" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C155" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D155" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E155" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL PARA REGISTRO DE PREÇOS Nº SRP.2017.001.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="F155" s="3" t="inlineStr">
+        <is>
+          <t>23/07/2018</t>
+        </is>
+      </c>
+      <c r="H155" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE GÁS LIQUEFEITO E ÁGUA MINERAL.</t>
+        </is>
+      </c>
+      <c r="M155" s="3" t="inlineStr">
+        <is>
+          <t>23/07/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="156">
+      <c r="A156" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B156" s="3" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="C156" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D156" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E156" s="3" t="inlineStr">
+        <is>
+          <t>8893/2025</t>
+        </is>
+      </c>
+      <c r="G156" s="3" t="inlineStr">
+        <is>
+          <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 02/2025-SEMED</t>
+        </is>
+      </c>
+      <c r="H156" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL PARA SEDIAR A EMEF MACHADO DE ASSIS.</t>
+        </is>
+      </c>
+      <c r="I156" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="J156" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA - SEMED</t>
+        </is>
+      </c>
+      <c r="K156" s="3" t="inlineStr">
+        <is>
+          <t>Jordi Miranda Viana (Titular) | Ana Letícia Bonfim de Andrade (Suplente)</t>
+        </is>
+      </c>
+      <c r="M156" s="3" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="157">
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C157" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D157" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E157" s="3" t="inlineStr">
+        <is>
+          <t>90161/2015</t>
+        </is>
+      </c>
+      <c r="F157" s="3" t="inlineStr">
+        <is>
+          <t>23/06/2017</t>
+        </is>
+      </c>
+      <c r="G157" s="3" t="inlineStr">
+        <is>
+          <t>104/2016</t>
+        </is>
+      </c>
+      <c r="H157" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE VEÍCULOS MENSAL COM KM LIVRE (SEM MOTORISTA E SEM COMBUSTÍVEL) PARA PRESTAÇÃO DE SERVIÇO DE FORMA CONTINUADA A SEREM UTILIZADOS NA ADMINISTRAÇÃO DIRETA E INDIRETA NO MUNICÍPIO DE BELÉM</t>
+        </is>
+      </c>
+      <c r="M157" s="3" t="inlineStr">
+        <is>
+          <t>23/06/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="158">
+      <c r="A158" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C158" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D158" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E158" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="F158" s="3" t="inlineStr">
+        <is>
+          <t>26/04/2016</t>
+        </is>
+      </c>
+      <c r="H158" s="3" t="inlineStr">
+        <is>
+          <t>11 SESDS - CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO À INTERNET CORPORATIVA VIA FIBRA OPTICA COM A VELOCIDADE DE 10MB SIMETRICO E LINK DE COMUNICAÇÃO OPTICA DE DADOS PONTO A PONTO DEDICADO COM TAXA DE TRANSMISS</t>
+        </is>
+      </c>
+      <c r="M158" s="3" t="inlineStr">
+        <is>
+          <t>26/04/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="159">
+      <c r="A159" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C159" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D159" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E159" s="3" t="inlineStr">
+        <is>
+          <t>90161/2015</t>
+        </is>
+      </c>
+      <c r="F159" s="3" t="inlineStr">
+        <is>
+          <t>23/06/2017</t>
+        </is>
+      </c>
+      <c r="G159" s="3" t="inlineStr">
+        <is>
+          <t>104/2016</t>
+        </is>
+      </c>
+      <c r="H159" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE VEÍCULOS MENSAL DE PASSEIO COM QUILOMETRAGEM LIVRE (SEM MOTORISTA E SEM COMBUSTÍVEL)</t>
+        </is>
+      </c>
+      <c r="M159" s="3" t="inlineStr">
+        <is>
+          <t>23/06/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="160">
+      <c r="A160" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B160" s="3" t="inlineStr">
+        <is>
+          <t>2182</t>
+        </is>
+      </c>
+      <c r="C160" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D160" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E160" s="3" t="inlineStr">
+        <is>
+          <t>2.182/2025</t>
+        </is>
+      </c>
+      <c r="G160" s="3" t="inlineStr">
+        <is>
+          <t>2.182/2025</t>
+        </is>
+      </c>
+      <c r="H160" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇO DE LOCAÇÃO DE 1 (UM) VEÍCULO TIPO PICK-UP PEQUENO</t>
+        </is>
+      </c>
+      <c r="I160" s="3" t="inlineStr">
+        <is>
+          <t>10/02/2025</t>
+        </is>
+      </c>
+      <c r="J160" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE GESTÃO FAZENDÁRIA</t>
+        </is>
+      </c>
+      <c r="K160" s="3" t="inlineStr">
+        <is>
+          <t>WERMESON DE PAULA ANJOS</t>
+        </is>
+      </c>
+      <c r="M160" s="3" t="inlineStr">
+        <is>
+          <t>26/02/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="161">
+      <c r="A161" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C161" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D161" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E161" s="3" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="F161" s="3" t="inlineStr">
+        <is>
+          <t>23/03/2021</t>
+        </is>
+      </c>
+      <c r="G161" s="3" t="inlineStr">
+        <is>
+          <t>026/2021 -ASJUR-SESAU</t>
+        </is>
+      </c>
+      <c r="H161" s="3" t="inlineStr">
+        <is>
+          <t>O PRESENTE CONTRATO TEM POR OBJETO A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DO SERVIÇO DE AGENCIAMENTO DE VIAGENS, COMPREENDENDO OS SERVIÇOS DE PESQUISA,RESERVA, EMISSÂO,MARCAÇÃO,REMARCAÇÃO E CANCELAMENTO DE PASSAGEM AÉREA</t>
+        </is>
+      </c>
+      <c r="M161" s="3" t="inlineStr">
+        <is>
+          <t>23/03/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="162">
+      <c r="A162" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B162" s="3" t="inlineStr">
+        <is>
+          <t>6451</t>
+        </is>
+      </c>
+      <c r="C162" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D162" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E162" s="3" t="inlineStr">
+        <is>
+          <t>6451/2024</t>
+        </is>
+      </c>
+      <c r="G162" s="3" t="inlineStr">
+        <is>
+          <t>6451/2024 - SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H162" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE TURISMO PARA REALIZAÇÃO DE VIAGEM INTERNACIONAL DE PREMIAÇÃO DAS TURMAS VENCEDORAS DA OPA/2023, COM FORNECIMENTO DE PASSAGENS AÉREAS, SEGURO VIAGEM, AGENCIAMENTO DE SERVIÇOS HOTELEIROS, OPERAÇÃO LOGÍSTIC</t>
+        </is>
+      </c>
+      <c r="I162" s="3" t="inlineStr">
+        <is>
+          <t>26/06/2024</t>
+        </is>
+      </c>
+      <c r="J162" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K162" s="3" t="inlineStr">
+        <is>
+          <t>Thiago Augusto Quaresma (Titular) |  Francisco de Assis Magalhães Franco (Substituto)</t>
+        </is>
+      </c>
+      <c r="M162" s="3" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C163" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D163" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E163" s="3" t="inlineStr">
+        <is>
+          <t>007/2018-ADM.CGM</t>
+        </is>
+      </c>
+      <c r="F163" s="3" t="inlineStr">
+        <is>
+          <t>23/02/2018</t>
+        </is>
+      </c>
+      <c r="G163" s="3" t="inlineStr">
+        <is>
+          <t>PE.SRP.2017.004.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H163" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (CAFÉ, AÇUCAR, LEITE , ADOÇANTE, FILTRO, ÁGUA MINERAL EM COPO DE 200ML, GARRAFA 1,5L, NÉCTAR DE FRUTAS E REFRIGERANTE)</t>
+        </is>
+      </c>
+      <c r="M163" s="3" t="inlineStr">
+        <is>
+          <t>23/02/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="164">
+      <c r="A164" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B164" s="3" t="inlineStr">
+        <is>
+          <t>05</t>
+        </is>
+      </c>
+      <c r="C164" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D164" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E164" s="3" t="inlineStr">
+        <is>
+          <t>9364/2025 - SEMED</t>
+        </is>
+      </c>
+      <c r="G164" s="3" t="inlineStr">
+        <is>
+          <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 05/2025 - SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H164" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL PARA O FUNCIONAMENTO DA EMEF HERMÍNIO CALVINHO FILHO</t>
+        </is>
+      </c>
+      <c r="I164" s="3" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="J164" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="K164" s="3" t="inlineStr">
+        <is>
+          <t>ALDEMIR PEREIRA CALDAS (TITULAR) | JORI MIRANDA VIANA (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M164" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="165">
+      <c r="A165" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B165" s="3" t="inlineStr">
+        <is>
+          <t>022</t>
+        </is>
+      </c>
+      <c r="C165" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D165" s="3" t="inlineStr">
+        <is>
+          <t>SML</t>
+        </is>
+      </c>
+      <c r="E165" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="G165" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO 9/2023.022 SEMED.PMA</t>
+        </is>
+      </c>
+      <c r="H165" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E ESCRITÓRIO PARA ATENDER AS ATIVIDADES ADMINISTRATIVAS DA SECRETARIA MUNICIPAL DE LICITAÇÃO DE ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="I165" s="3" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="J165" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE LICITAÇÃO - SML, AV. MAGALHÃES BARATA, Nº 1515, BR 316, KM 08, BAIRRO CENTRO, ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="M165" s="3" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="166">
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C166" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D166" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="F166" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2015</t>
+        </is>
+      </c>
+      <c r="H166" s="3" t="inlineStr">
+        <is>
+          <t>29 SECELJ- Contratação de empresa especializada para PRESTAÇÃO DE SERVIÇOS EM FORNECIMENTO EM LINK DE INTERNET para atender às necessidades da SECRETARIA MUNICIPAL DE CULTURA, ESPORTE, LAZER E JUVENTUDE – SECELJ.</t>
+        </is>
+      </c>
+      <c r="M166" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="167">
+      <c r="A167" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C167" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D167" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E167" s="3" t="inlineStr">
+        <is>
+          <t>2017.001.286</t>
+        </is>
+      </c>
+      <c r="F167" s="3" t="inlineStr">
+        <is>
+          <t>22/11/2017</t>
+        </is>
+      </c>
+      <c r="G167" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2017.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H167" s="3" t="inlineStr">
+        <is>
+          <t>MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M167" s="3" t="inlineStr">
+        <is>
+          <t>22/11/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="168">
+      <c r="A168" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C168" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D168" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="F168" s="3" t="inlineStr">
+        <is>
+          <t>25/07/2015</t>
+        </is>
+      </c>
+      <c r="H168" s="3" t="inlineStr">
+        <is>
+          <t>27.FORNECIMENTO DE CONECTIVIDADE IP - INTERNET PRO</t>
+        </is>
+      </c>
+      <c r="M168" s="3" t="inlineStr">
+        <is>
+          <t>25/07/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="169">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C169" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D169" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E169" s="3" t="inlineStr">
+        <is>
+          <t>120/2019-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="F169" s="3" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="G169" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO ADMINISTRATIVO Nº 008/2019-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="H169" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPACIALIZADA NO FORNECIMENTO DE GÊNEROS ALIMENTÍCIOS</t>
+        </is>
+      </c>
+      <c r="M169" s="3" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="170">
+      <c r="A170" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C170" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D170" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="F170" s="3" t="inlineStr">
+        <is>
+          <t>25/05/2015</t>
+        </is>
+      </c>
+      <c r="H170" s="3" t="inlineStr">
+        <is>
+          <t>21.AQUISIÇÃO DE MATERIAL DE CONSUMO DO TIPO SACO</t>
+        </is>
+      </c>
+      <c r="M170" s="3" t="inlineStr">
+        <is>
+          <t>25/05/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="171">
+      <c r="A171" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C171" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D171" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E171" s="3" t="inlineStr">
+        <is>
+          <t>130/2019-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="F171" s="3" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="G171" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO ADMINISTRATIVO Nº 006/2019-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="H171" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO SERVIÇO DE FORNECIMENTO DE VALE COMBUSTÍVEL, TIPO IMPRESSO</t>
+        </is>
+      </c>
+      <c r="M171" s="3" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="172">
+      <c r="A172" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B172" s="3" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="C172" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D172" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E172" s="3" t="inlineStr">
+        <is>
+          <t>18.341/2023</t>
+        </is>
+      </c>
+      <c r="G172" s="3" t="inlineStr">
+        <is>
+          <t>Nº 9/2024.004 SEDEC/PMA</t>
+        </is>
+      </c>
+      <c r="H172" s="3" t="inlineStr">
+        <is>
+          <t>DELEGAÇÃO DE SERVIÇO PÚBLICO POR MEIO DE CONCESSÃO DE USO DE EDIFICAÇÕES PÚBLICAS SITUADAS NO ENDEREÇO: AVENIDA CLÁUDIO SAUNDERS, BAIRRO: MAGUARI, EM ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="I172" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2024</t>
+        </is>
+      </c>
+      <c r="K172" s="3" t="inlineStr">
+        <is>
+          <t>SUZIANNE DOS SANTOS ROCHA RIOS</t>
+        </is>
+      </c>
+      <c r="M172" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="173">
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B173" s="3" t="inlineStr">
+        <is>
+          <t>017</t>
+        </is>
+      </c>
+      <c r="C173" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D173" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E173" s="3" t="inlineStr">
+        <is>
+          <t>6.225/2022</t>
+        </is>
+      </c>
+      <c r="F173" s="3" t="inlineStr">
+        <is>
+          <t>22/09/2022</t>
+        </is>
+      </c>
+      <c r="G173" s="3" t="inlineStr">
+        <is>
+          <t>PREGAO ELETRICO SRP 9/2021-017</t>
+        </is>
+      </c>
+      <c r="H173" s="3" t="inlineStr">
+        <is>
+          <t>ADESAO A ATA DE REGISTRO DE PRECO Nº 9/2021-017. SESAU, CUJO OBJETO E A AQUISICAO DE MATERIAL DE LIMPEZA E HIGIENE</t>
+        </is>
+      </c>
+      <c r="I173" s="3" t="inlineStr">
+        <is>
+          <t>19/09/2022</t>
+        </is>
+      </c>
+      <c r="J173" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF - SECRETARIA MUNICIPAL DE PLANEJAMENTO, ORCAMENTO E FINANCAS</t>
+        </is>
+      </c>
+      <c r="M173" s="3" t="inlineStr">
+        <is>
+          <t>22/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="174">
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B174" s="3" t="inlineStr">
+        <is>
+          <t>025</t>
+        </is>
+      </c>
+      <c r="C174" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D174" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E174" s="3" t="inlineStr">
+        <is>
+          <t>039/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F174" s="3" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="G174" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE DISPENSA DE LICITAÇÃO N°. 025/2023</t>
+        </is>
+      </c>
+      <c r="H174" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL PARA FUNCIONAMENTO DO CENTRO POP, DE ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="I174" s="3" t="inlineStr">
+        <is>
+          <t>07/12/2023</t>
+        </is>
+      </c>
+      <c r="J174" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT</t>
+        </is>
+      </c>
+      <c r="K174" s="3" t="inlineStr">
+        <is>
+          <t>DÁRIO DE SENA DIAS</t>
+        </is>
+      </c>
+      <c r="M174" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="175">
+      <c r="A175" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B175" s="3" t="inlineStr">
+        <is>
+          <t>019</t>
+        </is>
+      </c>
+      <c r="C175" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D175" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E175" s="3" t="inlineStr">
+        <is>
+          <t>Nº 6.228/2022</t>
+        </is>
+      </c>
+      <c r="F175" s="3" t="inlineStr">
+        <is>
+          <t>22/09/2022</t>
+        </is>
+      </c>
+      <c r="G175" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÓNICO SRP Nº 9/2021 - 019 SESAU/P.M.A</t>
+        </is>
+      </c>
+      <c r="H175" s="3" t="inlineStr">
+        <is>
+          <t>ADESAO A ATA DE REGISTRO DE PRECO Nº 2021 017 001 SESAU CUJO OBJETO E A AQUISICAO DE MATERIAL DE LIMPEZA E HIGIENE</t>
+        </is>
+      </c>
+      <c r="I175" s="3" t="inlineStr">
+        <is>
+          <t>21/09/2022</t>
+        </is>
+      </c>
+      <c r="J175" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF - SECRETARIA MUNICIPAL DE PLANEJAMENTO ORCAMENTO E FINANCAS</t>
+        </is>
+      </c>
+      <c r="M175" s="3" t="inlineStr">
+        <is>
+          <t>22/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="176">
+      <c r="A176" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C176" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D176" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F176" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2015</t>
+        </is>
+      </c>
+      <c r="H176" s="3" t="inlineStr">
+        <is>
+          <t>Lincença de uso de sist de contabilidade (1º T.A)</t>
+        </is>
+      </c>
+      <c r="M176" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="177">
+      <c r="A177" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B177" s="3" t="inlineStr">
+        <is>
+          <t>016</t>
+        </is>
+      </c>
+      <c r="C177" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D177" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E177" s="3" t="inlineStr">
+        <is>
+          <t>087/2024</t>
+        </is>
+      </c>
+      <c r="G177" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO N°. 016/2023-PMSBP</t>
+        </is>
+      </c>
+      <c r="H177" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE UTENSÍLIOS DOMÉSTICOS DE COPA E COZINHA, VISANDO AS NECESSIDADES DOS ABRIGOS: 0 A 06 ANOS, 7 A 11 ANOS, 12 A 17, CENTRO POP E ABRIGO DOS IDOSOS._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I177" s="3" t="inlineStr">
+        <is>
+          <t>01/04/2024</t>
+        </is>
+      </c>
+      <c r="M177" s="3" t="inlineStr">
+        <is>
+          <t>22/08/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="178">
+      <c r="A178" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C178" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D178" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F178" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2015</t>
+        </is>
+      </c>
+      <c r="H178" s="3" t="inlineStr">
+        <is>
+          <t>Lincença de uso de sistema de contabilidade</t>
+        </is>
+      </c>
+      <c r="M178" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="179">
+      <c r="A179" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C179" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D179" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F179" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2015</t>
+        </is>
+      </c>
+      <c r="H179" s="3" t="inlineStr">
+        <is>
+          <t>Locação de veículos autom comuns e blind (1º T.A)</t>
+        </is>
+      </c>
+      <c r="M179" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="180">
+      <c r="A180" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B180" s="3" t="inlineStr">
+        <is>
+          <t>034</t>
+        </is>
+      </c>
+      <c r="C180" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D180" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E180" s="3" t="inlineStr">
+        <is>
+          <t>5198/2023 - SEMED</t>
+        </is>
+      </c>
+      <c r="F180" s="3" t="inlineStr">
+        <is>
+          <t>22/08/2023</t>
+        </is>
+      </c>
+      <c r="G180" s="3" t="inlineStr">
+        <is>
+          <t>#ATA DE REGISTRO DE PREÇOS DE Nº 2022.034 - SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H180" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECILIZADA NO FORNECIMENTO DE ÁGUA MINERAL NATURAL, PARA OS ORGÃOS E ENTIDADES DO PODER EXECUTIVO MUNICIPAL , SITUADOS NO MUNICIPIO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I180" s="3" t="inlineStr">
+        <is>
+          <t>23/02/2023</t>
+        </is>
+      </c>
+      <c r="J180" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA - SEMED</t>
+        </is>
+      </c>
+      <c r="M180" s="3" t="inlineStr">
+        <is>
+          <t>22/08/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="181">
+      <c r="A181" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C181" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D181" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E181" s="3" t="inlineStr">
+        <is>
+          <t>2019.03.043.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F181" s="3" t="inlineStr">
+        <is>
+          <t>22/07/2020</t>
+        </is>
+      </c>
+      <c r="G181" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 11/2019</t>
+        </is>
+      </c>
+      <c r="H181" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇO DE MANUTENÇÃO EM VIATURAS OPERACIONAIS E NÃO OPERACIONAIS DA FROTA PERTENCENTE A SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO, COM APLICAÇÃO DE PEÇAS QUE ATENDAM ÀS MESMAS ESPECIFICAÇÕES TÉCNICAS E PADRÕES DE QUALIDADE DAS PEÇ</t>
+        </is>
+      </c>
+      <c r="M181" s="3" t="inlineStr">
+        <is>
+          <t>22/07/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="182">
+      <c r="A182" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C182" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D182" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F182" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2015</t>
+        </is>
+      </c>
+      <c r="H182" s="3" t="inlineStr">
+        <is>
+          <t>Locação de veículos automotores comuns e blindados</t>
+        </is>
+      </c>
+      <c r="M182" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="183">
+      <c r="A183" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C183" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D183" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E183" s="3" t="inlineStr">
+        <is>
+          <t>2019.03.069.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F183" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2019</t>
+        </is>
+      </c>
+      <c r="G183" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO - SISTEMA DE REGISTRO DE PREÇOS CPL/DETRAN-PA Nº 02/2018.</t>
+        </is>
+      </c>
+      <c r="H183" s="3" t="inlineStr">
+        <is>
+          <t>O OBJETO DESTE CONTRATO É A CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS, ESPECIALIZADOS, CONTINUADOS DE SOLUÇÃO INTEGRADA DE GESTÃO, FISCALIZAÇÃO DE TRÂNSITO E CONTROLE DE RECURSOS DE INFRAÇÕES, CONTEMPLANDO OS APLICATIVOS EMBARCADOS D</t>
+        </is>
+      </c>
+      <c r="M183" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="184">
+      <c r="A184" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B184" s="3" t="inlineStr">
+        <is>
+          <t>005</t>
+        </is>
+      </c>
+      <c r="C184" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D184" s="3" t="inlineStr">
+        <is>
+          <t>SEMES</t>
+        </is>
+      </c>
+      <c r="E184" s="3" t="inlineStr">
+        <is>
+          <t>13.710/2025</t>
+        </is>
+      </c>
+      <c r="G184" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO N°. 9.2025.005-SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H184" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE LIMPEZA, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE ESPORTE DE ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="I184" s="3" t="inlineStr">
+        <is>
+          <t>06/11/2025</t>
+        </is>
+      </c>
+      <c r="J184" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE ESPORTE - SEMES</t>
+        </is>
+      </c>
+      <c r="K184" s="3" t="inlineStr">
+        <is>
+          <t>RODRIGO CARDOSO DOS REIS</t>
+        </is>
+      </c>
+      <c r="M184" s="3" t="inlineStr">
+        <is>
+          <t>25/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="185">
+      <c r="A185" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C185" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D185" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E185" s="3" t="inlineStr">
+        <is>
+          <t> 136.2018</t>
+        </is>
+      </c>
+      <c r="F185" s="3" t="inlineStr">
+        <is>
+          <t>22/03/2019</t>
+        </is>
+      </c>
+      <c r="G185" s="3" t="inlineStr">
+        <is>
+          <t>Nº 41/2018</t>
+        </is>
+      </c>
+      <c r="H185" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE TELECOMUNICAÇÃO, A SABER: SERVIÇO MÓVEL PESSOAL – SMP – VC1, VC2, VC3, DDI E PACOTE DE DADOS À INTERNET, COM FORNECIMENTO DE APARELHOS CELULARES, EM REGIME DE COMODATO</t>
+        </is>
+      </c>
+      <c r="M185" s="3" t="inlineStr">
+        <is>
+          <t>22/03/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="186">
+      <c r="A186" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C186" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D186" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="F186" s="3" t="inlineStr">
+        <is>
+          <t>25/02/2015</t>
+        </is>
+      </c>
+      <c r="H186" s="3" t="inlineStr">
+        <is>
+          <t>Contrat de empres p conclu d obras -praça J Seffer</t>
+        </is>
+      </c>
+      <c r="M186" s="3" t="inlineStr">
+        <is>
+          <t>25/02/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="187">
+      <c r="A187" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C187" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D187" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E187" s="3" t="inlineStr">
+        <is>
+          <t>008/2019-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="F187" s="3" t="inlineStr">
+        <is>
+          <t>22/03/2019</t>
+        </is>
+      </c>
+      <c r="G187" s="3" t="inlineStr">
+        <is>
+          <t>SRP 5/20183008-1ARP.PMM.SEMAD</t>
+        </is>
+      </c>
+      <c r="H187" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (HIGIENE, LIMPEZA E DESCARTÁVEIS)</t>
+        </is>
+      </c>
+      <c r="M187" s="3" t="inlineStr">
+        <is>
+          <t>22/03/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="188">
+      <c r="A188" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C188" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D188" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="F188" s="3" t="inlineStr">
+        <is>
+          <t>25/02/2015</t>
+        </is>
+      </c>
+      <c r="H188" s="3" t="inlineStr">
+        <is>
+          <t>Contrat de empres p concl d obras -praça -Jaderlan</t>
+        </is>
+      </c>
+      <c r="M188" s="3" t="inlineStr">
+        <is>
+          <t>25/02/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="189">
+      <c r="A189" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C189" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D189" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E189" s="3" t="inlineStr">
+        <is>
+          <t>15699</t>
+        </is>
+      </c>
+      <c r="F189" s="3" t="inlineStr">
+        <is>
+          <t>22/01/2019</t>
+        </is>
+      </c>
+      <c r="G189" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA Nº002.2018 (SEMED)</t>
+        </is>
+      </c>
+      <c r="H189" s="3" t="inlineStr">
+        <is>
+          <t>SOLICITAÇÃO DE ADESÃO A ATA DE REGISTRO DE PREÇO Nº002/2018-SEMED PP.008.2017.PMA-SEMED ( CUJO O OBJETO AQUISIÇÃO DE CONDICIONADOS DE AR SPLIT</t>
+        </is>
+      </c>
+      <c r="M189" s="3" t="inlineStr">
+        <is>
+          <t>22/01/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="190">
+      <c r="A190" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B190" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C190" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D190" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E190" s="3" t="inlineStr">
+        <is>
+          <t>12.763/2025</t>
+        </is>
+      </c>
+      <c r="G190" s="3" t="inlineStr">
+        <is>
+          <t>002/2025</t>
+        </is>
+      </c>
+      <c r="H190" s="3" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE ESTANDE DE TIRO DEVIDAMENTE LICENCIADO, COM DISPONIBILIZAÇÃO DE INFRAESTRUTURA FÍSICA, APOIO OPERACIONAL E FORNECIMENTO DE MATERIAIS INSTRUCIONAIS INDIVIDUAIS (ÓCULOS BALÍSTICOS, PROTETORES AURICULARES, ALVOS HUMANOIDES</t>
+        </is>
+      </c>
+      <c r="I190" s="3" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="J190" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE SEGURANÇA E DEFESA SOCIAL</t>
+        </is>
+      </c>
+      <c r="K190" s="3" t="inlineStr">
+        <is>
+          <t>Luana Caroliny Neves da Silva (TITULAR) | Daiany Borges da Silva (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M190" s="3" t="inlineStr">
+        <is>
+          <t>24/11/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="191">
+      <c r="A191" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C191" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D191" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E191" s="3" t="inlineStr">
+        <is>
+          <t>171/2018</t>
+        </is>
+      </c>
+      <c r="F191" s="3" t="inlineStr">
+        <is>
+          <t>22/01/2018</t>
+        </is>
+      </c>
+      <c r="G191" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2017.007.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H191" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº. 2017/007/SEMCAT, PARA AQUISIÇÃO DE MATERIAL GRÁFICO</t>
+        </is>
+      </c>
+      <c r="M191" s="3" t="inlineStr">
+        <is>
+          <t>22/01/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="192">
+      <c r="A192" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B192" s="3" t="inlineStr">
+        <is>
+          <t>90002</t>
+        </is>
+      </c>
+      <c r="C192" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D192" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E192" s="3" t="inlineStr">
+        <is>
+          <t>13.187/25</t>
+        </is>
+      </c>
+      <c r="G192" s="3" t="inlineStr">
+        <is>
+          <t>90002/2025</t>
+        </is>
+      </c>
+      <c r="H192" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO, PARA ATENDER DEMANDAS DO ALMOXARIFADO PELO QUAL FAZ A DISTRIBUIÇÃO DOS MATERIAIS PARA TODOS OS ESPAÇOS GERENCIADOS POR ESTA SECRETARIA.</t>
+        </is>
+      </c>
+      <c r="I192" s="3" t="inlineStr">
+        <is>
+          <t>05/05/2025</t>
+        </is>
+      </c>
+      <c r="J192" s="3" t="inlineStr">
+        <is>
+          <t>SEMCAT</t>
+        </is>
+      </c>
+      <c r="K192" s="3" t="inlineStr">
+        <is>
+          <t>Meirivane da Silva Lisboa</t>
+        </is>
+      </c>
+      <c r="M192" s="3" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="193">
+      <c r="A193" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B193" s="3" t="inlineStr">
+        <is>
+          <t>003</t>
+        </is>
+      </c>
+      <c r="C193" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D193" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E193" s="3" t="inlineStr">
+        <is>
+          <t>8.629/2024</t>
+        </is>
+      </c>
+      <c r="G193" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS DE Nº 003/2024</t>
+        </is>
+      </c>
+      <c r="H193" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM FORNENCIMENTO DE MÓVEIS E EQUIPAMENTOS EM GERAL.</t>
+        </is>
+      </c>
+      <c r="I193" s="3" t="inlineStr">
+        <is>
+          <t>21/03/2024</t>
+        </is>
+      </c>
+      <c r="J193" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="L193" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;corringindo a ata anterior devido alguns dados incorretos, conforme orientado pelo atendimento da controladora sra susi da 4ª controladoria.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M193" s="3" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="194">
+      <c r="A194" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B194" s="3" t="inlineStr">
+        <is>
+          <t>035</t>
+        </is>
+      </c>
+      <c r="C194" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D194" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E194" s="3" t="inlineStr">
+        <is>
+          <t>PROCESSO ADMINISTRATIVO Nº 19.080/2024- SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="G194" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata do Pregão Eletrônico SRP nº 9/2024.035 SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H194" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE IMPRESSORAS E SCANNER, COM FORNECIMENTO DE MÃO-DE-OBRA TÉCNICA PARA MANUTENÇÃO CORRETIVA E PREVENTIVA, FORNECIMENTO E/OU SUBSTITUIÇÃO DE PEÇAS, COMPONENTES, SOFTWARE DE GERENCIAMENTO, MATERIAIS, INSUMOS U</t>
+        </is>
+      </c>
+      <c r="I194" s="3" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="J194" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K194" s="3" t="inlineStr">
+        <is>
+          <t>CHRISTIANE DO SOCORRO CARDOSO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="M194" s="3" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="195">
+      <c r="A195" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C195" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D195" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E195" s="3" t="inlineStr">
+        <is>
+          <t>2018.03.057.PMA/SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F195" s="3" t="inlineStr">
+        <is>
+          <t>21/10/2019</t>
+        </is>
+      </c>
+      <c r="G195" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL (PREGÃO PRESENCIAL N°.PP.2018.002.PMA.SEMUTRAN)</t>
+        </is>
+      </c>
+      <c r="H195" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA CONFECÇÃO E FORNECIMENTO DE UNIFORMES, EQUIPAMENTOS E ACESSÓRIOS PARA ATENDER AS NECESSIDADES DA GUARDA CIVIL MUNICIPAL DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M195" s="3" t="inlineStr">
+        <is>
+          <t>21/10/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="196">
+      <c r="A196" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B196" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C196" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D196" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E196" s="3" t="inlineStr">
+        <is>
+          <t>15.695/2024</t>
+        </is>
+      </c>
+      <c r="G196" s="3" t="inlineStr">
+        <is>
+          <t>CONCURSO Nº 001/2024 SECULT/PMA</t>
+        </is>
+      </c>
+      <c r="H196" s="3" t="inlineStr">
+        <is>
+          <t>CONCURSO PÚBLICO DE QUADRILHAS JUNINAS JUVENIL/ADULTO E MIRINS E MISSES</t>
+        </is>
+      </c>
+      <c r="I196" s="3" t="inlineStr">
+        <is>
+          <t>13/06/2024</t>
+        </is>
+      </c>
+      <c r="J196" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE CULTURA DE ANANINDEUA - SECULT</t>
+        </is>
+      </c>
+      <c r="L196" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Os seguintes contratos não dispõem de fiscal de contrato, pois o objeto da licitação se trata de concurso cultural, no qual são designados jurados.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M196" s="3" t="inlineStr">
+        <is>
+          <t>24/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="197">
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B197" s="3" t="inlineStr">
+        <is>
+          <t>011</t>
+        </is>
+      </c>
+      <c r="C197" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D197" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E197" s="3" t="inlineStr">
+        <is>
+          <t>2023.05.040.PMA.SEMUTRAN (1DOC-9.204/2023)</t>
+        </is>
+      </c>
+      <c r="F197" s="3" t="inlineStr">
+        <is>
+          <t>21/08/2023</t>
+        </is>
+      </c>
+      <c r="G197" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO SRP Nº2022.011.CÂMARA MUNICIPAL DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="H197" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE SOLUÇÃO ELETRÔNICA QUE PERMITA GERENCIAR E ORGANIZAR O ATENDIMENTO POR SENHAS, CONTEMPLANDO LOCAÇÃO DE EQUIPAMENTOS E SISTEMAS, COM ASSISTÊNCIA TÉCNICA E MANUTENÇÃO CORRETIVA, PREVENTIVA E ESPECIALIZ</t>
+        </is>
+      </c>
+      <c r="I197" s="3" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="J197" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO-SEMUTRAN.</t>
+        </is>
+      </c>
+      <c r="M197" s="3" t="inlineStr">
+        <is>
+          <t>21/08/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="198">
+      <c r="A198" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C198" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D198" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="F198" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2016</t>
+        </is>
+      </c>
+      <c r="H198" s="3" t="inlineStr">
+        <is>
+          <t>8 SESDS- Contratação de empresa especializada na locação de veículos para atender as necessidades da SESDS e da Guarda Civil Municipal</t>
+        </is>
+      </c>
+      <c r="M198" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="199">
+      <c r="A199" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C199" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D199" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E199" s="3" t="inlineStr">
+        <is>
+          <t>093.2019.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F199" s="3" t="inlineStr">
+        <is>
+          <t>21/08/2019</t>
+        </is>
+      </c>
+      <c r="G199" s="3" t="inlineStr">
+        <is>
+          <t>SRP N°2018.006.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H199" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE ÁGUA MINERAL E GÁS LIQUEFEITO.</t>
+        </is>
+      </c>
+      <c r="M199" s="3" t="inlineStr">
+        <is>
+          <t>21/08/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="200">
+      <c r="A200" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C200" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D200" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="F200" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2015</t>
+        </is>
+      </c>
+      <c r="H200" s="3" t="inlineStr">
+        <is>
+          <t>17 SESDS - CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE VEÍCULOS AUTOMOTORES DE PEQUENO, MÉDIO E GRANDE PORTE. (CONTRATAÇÃO PARA 12 MESES)</t>
+        </is>
+      </c>
+      <c r="M200" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="201">
+      <c r="A201" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C201" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D201" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E201" s="3" t="inlineStr">
+        <is>
+          <t>78/2021</t>
+        </is>
+      </c>
+      <c r="F201" s="3" t="inlineStr">
+        <is>
+          <t>21/06/2021</t>
+        </is>
+      </c>
+      <c r="G201" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2020.001-CMA</t>
+        </is>
+      </c>
+      <c r="H201" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PRESTADORA DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DE EQUIPAMENTOS DE REFRIGERAÇÃO DO TIPO SPLIT, CONDICIONADORES ACJ, REFRIGERADORES BEBEDOUROS, INCLUINDO FORNECIMENTO DE PEÇAS, INCLUSIVE COMPRESSORES.</t>
+        </is>
+      </c>
+      <c r="M201" s="3" t="inlineStr">
+        <is>
+          <t>21/06/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="202">
+      <c r="A202" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B202" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C202" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D202" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E202" s="3" t="inlineStr">
+        <is>
+          <t>5.059/2024</t>
+        </is>
+      </c>
+      <c r="F202" s="3" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="G202" s="3" t="inlineStr">
+        <is>
+          <t>Nº 001/2024.SECULT.PMA</t>
+        </is>
+      </c>
+      <c r="H202" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOWS ARTÍSTICOS DO SHOW SILVERO INTERPRETA BELCHIOR COMO PARTE DA PROGRAMAÇÃO DE INAUGURAÇÃO DO TEATRO MUNICIPAL DE ANANINDEUA, NOS DIAS 04 E 05 DE MAIO DE 2024.</t>
+        </is>
+      </c>
+      <c r="I202" s="3" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="J202" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA - SECULT</t>
+        </is>
+      </c>
+      <c r="K202" s="3" t="inlineStr">
+        <is>
+          <t>HUGO ALBERTO TOMKIWITZ JUNIOR</t>
+        </is>
+      </c>
+      <c r="M202" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="203">
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C203" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D203" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E203" s="3" t="inlineStr">
+        <is>
+          <t>191/2018</t>
+        </is>
+      </c>
+      <c r="F203" s="3" t="inlineStr">
+        <is>
+          <t>21/06/2018</t>
+        </is>
+      </c>
+      <c r="G203" s="3" t="inlineStr">
+        <is>
+          <t>PROC.LIC Nº 3180/2017/SEMED</t>
+        </is>
+      </c>
+      <c r="H203" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE AR CONDICIONADO TIPO SPLIT PARA AS ESCOLAS DE REDE MUNICIPAL DE ENSINO.</t>
+        </is>
+      </c>
+      <c r="M203" s="3" t="inlineStr">
+        <is>
+          <t>21/06/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="204">
+      <c r="A204" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C204" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D204" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F204" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2015</t>
+        </is>
+      </c>
+      <c r="H204" s="3" t="inlineStr">
+        <is>
+          <t>Locação de imóvel comerc de 2 pavimentos (1º T.A)</t>
+        </is>
+      </c>
+      <c r="M204" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="205">
+      <c r="A205" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C205" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D205" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E205" s="3" t="inlineStr">
+        <is>
+          <t>PROC Nº 492/2021</t>
+        </is>
+      </c>
+      <c r="F205" s="3" t="inlineStr">
+        <is>
+          <t>21/05/2021</t>
+        </is>
+      </c>
+      <c r="G205" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 010/SESAU/2020</t>
+        </is>
+      </c>
+      <c r="H205" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO À ATA DE REGISTRO DE PREÇO CUJO OBJETO É AQUISIÇÃO DE MATERIAL DE CONSUMO ( INFORMÁTICA)</t>
+        </is>
+      </c>
+      <c r="M205" s="3" t="inlineStr">
+        <is>
+          <t>21/05/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="206">
+      <c r="A206" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C206" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D206" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F206" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2015</t>
+        </is>
+      </c>
+      <c r="H206" s="3" t="inlineStr">
+        <is>
+          <t>Fornec de conectividade IP (4° Termo Aditivo)</t>
+        </is>
+      </c>
+      <c r="M206" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="207">
+      <c r="A207" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C207" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D207" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F207" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2015</t>
+        </is>
+      </c>
+      <c r="H207" s="3" t="inlineStr">
+        <is>
+          <t>Promoção de intermedia entre a SEPOF e as Institui</t>
+        </is>
+      </c>
+      <c r="M207" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="208">
+      <c r="A208" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C208" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D208" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E208" s="3" t="inlineStr">
+        <is>
+          <t>014.2019</t>
+        </is>
+      </c>
+      <c r="F208" s="3" t="inlineStr">
+        <is>
+          <t>21/05/2019</t>
+        </is>
+      </c>
+      <c r="G208" s="3" t="inlineStr">
+        <is>
+          <t>SRP N° 005.2018-PMA.GP</t>
+        </is>
+      </c>
+      <c r="H208" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE BUFFET, COFFE BREAK, COQUETEL FINO E LANCHE PARA ATENDER AS DIVERSAS DEMANDAS DE REUNIÕES, EVENTOS, RECEPÇÕES DE AUTORIDADES E DEMAIS NECESSIDADES.</t>
+        </is>
+      </c>
+      <c r="M208" s="3" t="inlineStr">
+        <is>
+          <t>21/05/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="209">
+      <c r="A209" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C209" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D209" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F209" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2015</t>
+        </is>
+      </c>
+      <c r="H209" s="3" t="inlineStr">
+        <is>
+          <t>Fornec de conectividade IP (2° Termo Aditivo)</t>
+        </is>
+      </c>
+      <c r="M209" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="210">
+      <c r="A210" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B210" s="3" t="inlineStr">
+        <is>
+          <t>038</t>
+        </is>
+      </c>
+      <c r="C210" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D210" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E210" s="3" t="inlineStr">
+        <is>
+          <t>062/2024</t>
+        </is>
+      </c>
+      <c r="G210" s="3" t="inlineStr">
+        <is>
+          <t>038/2023</t>
+        </is>
+      </c>
+      <c r="H210" s="3" t="inlineStr">
+        <is>
+          <t>SERVIÇOS FUNERÁRIOS</t>
+        </is>
+      </c>
+      <c r="I210" s="3" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="J210" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA,ASSISTENCIA SOCIAL E TRABALHO</t>
+        </is>
+      </c>
+      <c r="M210" s="3" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="211">
+      <c r="A211" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C211" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D211" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F211" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2015</t>
+        </is>
+      </c>
+      <c r="H211" s="3" t="inlineStr">
+        <is>
+          <t>Fornec de conectividade IP (1º Termo Aditivo)</t>
+        </is>
+      </c>
+      <c r="M211" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="212">
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C212" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D212" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E212" s="3" t="inlineStr">
+        <is>
+          <t>2019.11.273.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F212" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+      <c r="G212" s="3" t="inlineStr">
+        <is>
+          <t>PE.SRP.2019.004.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H212" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO ( TONNER, CARTUCHO E PERIFÉRICOS), PARA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO – SEMUTRAN.</t>
+        </is>
+      </c>
+      <c r="M212" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="213">
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B213" s="3" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="C213" s="3" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="D213" s="3" t="inlineStr">
+        <is>
+          <t>SML</t>
+        </is>
+      </c>
+      <c r="E213" s="3" t="inlineStr">
+        <is>
+          <t>710/2026 SML.PMA</t>
+        </is>
+      </c>
+      <c r="G213" s="3" t="inlineStr">
+        <is>
+          <t>001-6/2026 SML.PMA</t>
+        </is>
+      </c>
+      <c r="H213" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA DISPONIBILIZAÇÃO DE 03 (TRÊS) LICENÇAS DE USO ANUAL PARA ACESSO À FERRAMENTA DE PESQUISAS E COMPARAÇÃO DE PREÇOS PRATICADOS PELA ADMINISTRAÇÃO PÚBLICA - SISTEMA BANCO DE PREÇOS - A FIM DE ATENDER AS NECESSIDADES DO</t>
+        </is>
+      </c>
+      <c r="I213" s="3" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="J213" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K213" s="3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L213" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;O instrumento de contrato foi substituído&lt;br /&gt;por nota de empenho, razão pela qual, o pagamento do serviço prestado será único e&lt;br /&gt;não recorrente (mensal). Com isso, veda-se a publicação do extrato de contrato e&lt;br /&gt;portaria de fiscal de contrato</t>
+        </is>
+      </c>
+      <c r="M213" s="3" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="214">
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C214" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D214" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E214" s="3" t="inlineStr">
+        <is>
+          <t>2019.11.281.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F214" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+      <c r="G214" s="3" t="inlineStr">
+        <is>
+          <t>2019.11.281.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="H214" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M214" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="215">
+      <c r="A215" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C215" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D215" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="F215" s="3" t="inlineStr">
+        <is>
+          <t>23/11/2015</t>
+        </is>
+      </c>
+      <c r="H215" s="3" t="inlineStr">
+        <is>
+          <t>24 SECELJ- CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE AQUISIÇÃO DE PASSAGENS AÉREAS</t>
+        </is>
+      </c>
+      <c r="M215" s="3" t="inlineStr">
+        <is>
+          <t>23/11/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="216">
+      <c r="A216" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C216" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D216" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E216" s="3" t="inlineStr">
+        <is>
+          <t>2019.11.282.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F216" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+      <c r="G216" s="3" t="inlineStr">
+        <is>
+          <t>PE.SRP.2019.003.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H216" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO (LIMPEZA E HIGIENE), VISANDO ATENDER A SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO – SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="M216" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="217">
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C217" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D217" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="F217" s="3" t="inlineStr">
+        <is>
+          <t>23/11/2015</t>
+        </is>
+      </c>
+      <c r="H217" s="3" t="inlineStr">
+        <is>
+          <t>25 SECELJ- CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA O FORNECIMENTO DE VALE COMBUSTÍVEL, NA FORMA IMPRESSA</t>
+        </is>
+      </c>
+      <c r="M217" s="3" t="inlineStr">
+        <is>
+          <t>23/11/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="218">
+      <c r="A218" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C218" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D218" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E218" s="3" t="inlineStr">
+        <is>
+          <t>2019.11.282.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F218" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+      <c r="G218" s="3" t="inlineStr">
+        <is>
+          <t>PE.SRP.2019.003.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H218" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO (LIMPEZA E HIGIENE), VISANDO ATENDER A SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO – SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="M218" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="219">
+      <c r="A219" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B219" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C219" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D219" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E219" s="3" t="inlineStr">
+        <is>
+          <t>24127 - RECADASTRATO</t>
+        </is>
+      </c>
+      <c r="G219" s="3" t="inlineStr">
+        <is>
+          <t>CREDENCIAMENTO DE N° 4/2025.001-SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H219" s="3" t="inlineStr">
+        <is>
+          <t>O OBJETO DO PRESENTE PROCEDIMENTO É O CREDENCIAMENTO DE INTERESSADOS NA: CONTRATAÇÃO DE PESSOAS JURÍDICAS ESPECIALIZADAS NA REALIZAÇÃO DE PROCEDIMENTOS DE MÉDIA E ALTA COMPLEXIDADE AMBULATORIAL E HOSPITALAR EM OFTALMOLOGIA PARA ATENDER A REDE DE SAÚDE MUN</t>
+        </is>
+      </c>
+      <c r="I219" s="3" t="inlineStr">
+        <is>
+          <t>10/03/2025</t>
+        </is>
+      </c>
+      <c r="J219" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K219" s="3" t="inlineStr">
+        <is>
+          <t>RAIMUNDA ALICE FERREIRA DOS SANTOS | MARIA MADALENA SOUSA SILVA | VALÉRIA NASCIMENTO CHAGAS</t>
+        </is>
+      </c>
+      <c r="M219" s="3" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="220">
+      <c r="A220" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C220" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D220" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E220" s="3" t="inlineStr">
+        <is>
+          <t>Nº 081/2019 - SESAN</t>
+        </is>
+      </c>
+      <c r="F220" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+      <c r="G220" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL Nº 001/2019-CMA</t>
+        </is>
+      </c>
+      <c r="H220" s="3" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇO DE ACESSO À INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM VELOCIDADE DE 30MB SIMÉTRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO-A-PONTO COM TRANSMISSÃO DE 10 GB ENTRE 10 PONTOS DESTE MUNICÍPIO (INTERNET EM FIBRA EXCLUSIVA)</t>
+        </is>
+      </c>
+      <c r="M220" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="221">
+      <c r="A221" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B221" s="3" t="inlineStr">
+        <is>
+          <t>00024</t>
+        </is>
+      </c>
+      <c r="C221" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D221" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E221" s="3" t="inlineStr">
+        <is>
+          <t>00024/2023</t>
+        </is>
+      </c>
+      <c r="G221" s="3" t="inlineStr">
+        <is>
+          <t>9/2023-00024-SRP/PMMR</t>
+        </is>
+      </c>
+      <c r="H221" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE MALHARIA</t>
+        </is>
+      </c>
+      <c r="I221" s="3" t="inlineStr">
+        <is>
+          <t>18/07/2024</t>
+        </is>
+      </c>
+      <c r="K221" s="3" t="inlineStr">
+        <is>
+          <t>SUZIANNE DOS SANTOS ROCHA RIOS</t>
+        </is>
+      </c>
+      <c r="M221" s="3" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="222">
+      <c r="A222" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C222" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D222" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E222" s="3" t="inlineStr">
+        <is>
+          <t>2019.11.280.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F222" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2010</t>
+        </is>
+      </c>
+      <c r="G222" s="3" t="inlineStr">
+        <is>
+          <t>PE.SRP.2019.001.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H222" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO (CAFÉ, AÇÚCAR, LEITE, ADOÇANTE, FILTRO)</t>
+        </is>
+      </c>
+      <c r="M222" s="3" t="inlineStr">
+        <is>
+          <t>21/01/2010</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="223">
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B223" s="3" t="inlineStr">
+        <is>
+          <t>003</t>
+        </is>
+      </c>
+      <c r="C223" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D223" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E223" s="3" t="inlineStr">
+        <is>
+          <t>6.979/2025</t>
+        </is>
+      </c>
+      <c r="G223" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE INEXIGIBILIDADE DE LICITAÇÃO N° 003/2025 SEHAB.PMA</t>
+        </is>
+      </c>
+      <c r="H223" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DIRETA PARA PROCEDIMENTOS ADMINISTRATIVOS DE INEXIGIBILIDADE DE LICITAÇÃO NECESSÁRIOS À INSCRIÇÃO PARA PARTICIPAÇÃO DA DIRETORA JURÍDICA ANTONIA LISANIA MARQUES DE ALMEIDA E DA DIRETORA ADMINISTRATIVA MARIA ADRIANA LIMA OLIVEIRA NO CURSO DO II</t>
+        </is>
+      </c>
+      <c r="I223" s="3" t="inlineStr">
+        <is>
+          <t>10/05/2025</t>
+        </is>
+      </c>
+      <c r="J223" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE HABITAÇÃO- SEHAB</t>
+        </is>
+      </c>
+      <c r="M223" s="3" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="224">
+      <c r="A224" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B224" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C224" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D224" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E224" s="3" t="inlineStr">
+        <is>
+          <t>069/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="G224" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP N°. 9/2023-002-PMVN</t>
+        </is>
+      </c>
+      <c r="H224" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS DE LIMPEZA, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT E SUAS UNIDADES.</t>
+        </is>
+      </c>
+      <c r="I224" s="3" t="inlineStr">
+        <is>
+          <t>31/08/2023</t>
+        </is>
+      </c>
+      <c r="M224" s="3" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="225">
+      <c r="A225" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B225" s="3" t="inlineStr">
+        <is>
+          <t>085</t>
+        </is>
+      </c>
+      <c r="C225" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D225" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E225" s="3" t="inlineStr">
+        <is>
+          <t>66/2017/SEURB/PMA</t>
+        </is>
+      </c>
+      <c r="G225" s="3" t="inlineStr">
+        <is>
+          <t>085/2017/SEURB/PMA</t>
+        </is>
+      </c>
+      <c r="H225" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL NÃO RESIDENCIAL, PARA O RECEBIMENTO E TRIAGEM DE RESÍDUOS SÓLIDOS RECICLÁVEIS E REUTILIZÁVEIS PELAS COOPERADAS. O IMÓVEL TERÁ DE CONTER NO MÍNIMO: 01 REFEITÓRIO, 02 BANHEIROS MASCULINO E FEMININO, 02 ESCRITÓRIOS E 01 ALMOXARIFADO.</t>
+        </is>
+      </c>
+      <c r="I225" s="3" t="inlineStr">
+        <is>
+          <t>02/02/2017</t>
+        </is>
+      </c>
+      <c r="K225" s="3" t="inlineStr">
+        <is>
+          <t>IVANA DO SOCORRO REIS DA SILVA</t>
+        </is>
+      </c>
+      <c r="M225" s="3" t="inlineStr">
+        <is>
+          <t>23/06/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="226">
+      <c r="A226" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C226" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D226" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E226" s="3" t="inlineStr">
+        <is>
+          <t>13154/2018</t>
+        </is>
+      </c>
+      <c r="F226" s="3" t="inlineStr">
+        <is>
+          <t>20/12/2018</t>
+        </is>
+      </c>
+      <c r="H226" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRODUÇÃO, FORNECIMENTO, MANIPULAÇÃO E DISTRIBUIÇÃO DE ALIMENTAÇÃO PRONTA, TIPO QUENTINHA, PARA ATENDER AS DEMANDAS DE CENTRO DE ATENÇÃO PSICOSSOCIAL INFANTOJUVENIL-CAPSI,CAPS II,E URGÊNCIA E EMERGÊNCIA DA SEC</t>
+        </is>
+      </c>
+      <c r="M226" s="3" t="inlineStr">
+        <is>
+          <t>20/12/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="227">
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B227" s="3" t="inlineStr">
+        <is>
+          <t>90001</t>
+        </is>
+      </c>
+      <c r="C227" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D227" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E227" s="3" t="inlineStr">
+        <is>
+          <t>002/2025</t>
+        </is>
+      </c>
+      <c r="G227" s="3" t="inlineStr">
+        <is>
+          <t>90001/2024</t>
+        </is>
+      </c>
+      <c r="H227" s="3" t="inlineStr">
+        <is>
+          <t>SERVIÇOS GRÁFICOS PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA</t>
+        </is>
+      </c>
+      <c r="I227" s="3" t="inlineStr">
+        <is>
+          <t>15/05/2025</t>
+        </is>
+      </c>
+      <c r="J227" s="3" t="inlineStr">
+        <is>
+          <t>SEMCAT- SECRETARIA MUNICIPAL DE CIDADANIA , ASSISTENCIA SOCIAL E TRABALHO</t>
+        </is>
+      </c>
+      <c r="K227" s="3" t="inlineStr">
+        <is>
+          <t>Jose Martiniano Oliveira  Neto</t>
+        </is>
+      </c>
+      <c r="M227" s="3" t="inlineStr">
+        <is>
+          <t>23/05/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="228">
+      <c r="A228" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C228" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D228" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E228" s="3" t="inlineStr">
+        <is>
+          <t>Nº 099/2020 - SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F228" s="3" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="G228" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 006/2019- PMA/SESAU</t>
+        </is>
+      </c>
+      <c r="H228" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇO DE ROÇAGEM, LIMPEZA E RETIRADA DE ENTULHOS DAS ÁREAS EXTERNAS DAS UNIDADES E PSF’S NO MUNICÍPIO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M228" s="3" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="229">
+      <c r="A229" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B229" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C229" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D229" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E229" s="3" t="inlineStr">
+        <is>
+          <t> 5.418/2024</t>
+        </is>
+      </c>
+      <c r="G229" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE INEXIGIBILIDADE DE LICITAÇÃO Nº 002/2024 - SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="H229" s="3" t="inlineStr">
+        <is>
+          <t>PAGAMENTOS DE RRT’S (REGISTRO DE RESPONSABILIDADE TÉCNICA), DOS ARQUITETOS DOS DEPARTAMENTOS (DPA – DEPART. DE PROJETOS ARQUITETÔNICOS, NGCON – NÚCLEO GESTOR DE CONVÊNIOS, D-PAC – DEPARTAMENTO DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO, DPLO – DIRETORIA DE</t>
+        </is>
+      </c>
+      <c r="I229" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="K229" s="3" t="inlineStr">
+        <is>
+          <t>MARILENE DE QUEIROZ NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="M229" s="3" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="230">
+      <c r="A230" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C230" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D230" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E230" s="3" t="inlineStr">
+        <is>
+          <t>Nº 050/2019 - SESAN</t>
+        </is>
+      </c>
+      <c r="F230" s="3" t="inlineStr">
+        <is>
+          <t>20/11/2019</t>
+        </is>
+      </c>
+      <c r="G230" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL Nº 11/2019- PMPP. LICITAÇÃO Nº 9/2019-050402</t>
+        </is>
+      </c>
+      <c r="H230" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS EM GERAL , DESTINADOS A SUPRIR AS NECESSIDADES BÁSICAS DA SECRETARIA MUNICIPAL DE SANEAMENTO E INFRAESTRUTURA.</t>
+        </is>
+      </c>
+      <c r="M230" s="3" t="inlineStr">
+        <is>
+          <t>20/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="231">
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B231" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C231" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D231" s="3" t="inlineStr">
+        <is>
+          <t>OGM</t>
+        </is>
+      </c>
+      <c r="E231" s="3" t="inlineStr">
+        <is>
+          <t>6.796/2024</t>
+        </is>
+      </c>
+      <c r="G231" s="3" t="inlineStr">
+        <is>
+          <t>001/2024</t>
+        </is>
+      </c>
+      <c r="H231" s="3" t="inlineStr">
+        <is>
+          <t>PROCESSO DE LOCAÇÃO DE IMÓVEL PARA FUNCIONAMENTO DA OUVIDORIA GERAL DO MUNICÍPIO.</t>
+        </is>
+      </c>
+      <c r="I231" s="3" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="K231" s="3" t="inlineStr">
+        <is>
+          <t>WALTER AFONSO DA LUZ</t>
+        </is>
+      </c>
+      <c r="M231" s="3" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="232">
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B232" s="3" t="inlineStr">
+        <is>
+          <t>019</t>
+        </is>
+      </c>
+      <c r="C232" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D232" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E232" s="3" t="inlineStr">
+        <is>
+          <t>Nº 06/2022.DAL.SEMAD</t>
+        </is>
+      </c>
+      <c r="F232" s="3" t="inlineStr">
+        <is>
+          <t>20/09/2022</t>
+        </is>
+      </c>
+      <c r="G232" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO – SRP Nº 9/2021-019 SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H232" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE</t>
+        </is>
+      </c>
+      <c r="I232" s="3" t="inlineStr">
+        <is>
+          <t>19/09/2022</t>
+        </is>
+      </c>
+      <c r="J232" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO - SEMAD</t>
+        </is>
+      </c>
+      <c r="K232" s="3" t="inlineStr">
+        <is>
+          <t>JOZIANI ELEM NEVES DE ALMEIDA (Titular) PEDRO AUGUSTO GARCIA CAMPOS (Suplente)</t>
+        </is>
+      </c>
+      <c r="M232" s="3" t="inlineStr">
+        <is>
+          <t>20/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="233">
+      <c r="A233" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B233" s="3" t="inlineStr">
+        <is>
+          <t>004</t>
+        </is>
+      </c>
+      <c r="C233" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D233" s="3" t="inlineStr">
+        <is>
+          <t>SML</t>
+        </is>
+      </c>
+      <c r="E233" s="3" t="inlineStr">
+        <is>
+          <t>5.066/2025</t>
+        </is>
+      </c>
+      <c r="G233" s="3" t="inlineStr">
+        <is>
+          <t>6/2025.004 - SML/PMA</t>
+        </is>
+      </c>
+      <c r="H233" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA CAPACITADA NA DISPONIBILIZAÇÃO DE LICENÇA-ASSINATURA/ANO PARA USO DE SOFTWARE – FERRAMENTA DE INTELIGÊNCIA ARTIFICIAL ESPECIALIZADA EM CONTRATAÇÃO PÚBLICA, A FIM DE ATENDER A SECRETARIA MUNICIPAL DE LICITAÇÃO._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I233" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="J233" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE LICITAÇÃO</t>
+        </is>
+      </c>
+      <c r="M233" s="3" t="inlineStr">
+        <is>
+          <t>23/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="234">
+      <c r="A234" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B234" s="3" t="inlineStr">
+        <is>
+          <t>034</t>
+        </is>
+      </c>
+      <c r="C234" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D234" s="3" t="inlineStr">
+        <is>
+          <t>SEMMU</t>
+        </is>
+      </c>
+      <c r="E234" s="3" t="inlineStr">
+        <is>
+          <t>7.374/2022</t>
+        </is>
+      </c>
+      <c r="F234" s="3" t="inlineStr">
+        <is>
+          <t>20/09/2022</t>
+        </is>
+      </c>
+      <c r="G234" s="3" t="inlineStr">
+        <is>
+          <t>034/2022 - FUNDAÇÃO SANTA CASA DE MISERICÓRDIA DO PARÁ</t>
+        </is>
+      </c>
+      <c r="H234" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS COMUNS À EVENTOS</t>
+        </is>
+      </c>
+      <c r="I234" s="3" t="inlineStr">
+        <is>
+          <t>20/09/2022</t>
+        </is>
+      </c>
+      <c r="J234" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DA MULHER</t>
+        </is>
+      </c>
+      <c r="K234" s="3" t="inlineStr">
+        <is>
+          <t>MARCOS VENICIUS DUARTE SOUZA (Titular) PATRICK ROCHA ARAUJO (Suplente)</t>
+        </is>
+      </c>
+      <c r="M234" s="3" t="inlineStr">
+        <is>
+          <t>20/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="235">
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C235" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D235" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E235" s="3" t="inlineStr">
+        <is>
+          <t>083.2019</t>
+        </is>
+      </c>
+      <c r="F235" s="3" t="inlineStr">
+        <is>
+          <t>20/09/2019</t>
+        </is>
+      </c>
+      <c r="G235" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2019.001.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H235" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (CAFÉ, AÇÚCAR, LEITE, ADOÇANTE E FILTRO DE PAPEL PARA CAFÉ)</t>
+        </is>
+      </c>
+      <c r="M235" s="3" t="inlineStr">
+        <is>
+          <t>20/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="236">
+      <c r="A236" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B236" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C236" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D236" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E236" s="3" t="inlineStr">
+        <is>
+          <t>760/2025</t>
+        </is>
+      </c>
+      <c r="G236" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO Nº 001/2025</t>
+        </is>
+      </c>
+      <c r="H236" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM REFORMA INTERNE E EXTERNA</t>
+        </is>
+      </c>
+      <c r="I236" s="3" t="inlineStr">
+        <is>
+          <t>23/04/2025</t>
+        </is>
+      </c>
+      <c r="J236" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF - SECRETARIA MUNICIPAL DE PLANEJAMENTO , ORÇAMENTO E FINANÇAS</t>
+        </is>
+      </c>
+      <c r="K236" s="3" t="inlineStr">
+        <is>
+          <t>RAFAELLA CUNHA BASTOS MATHIAS (TITULAR) | LILIANNE MARÇAL DA SILVA (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M236" s="3" t="inlineStr">
+        <is>
+          <t>23/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="237">
+      <c r="A237" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C237" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D237" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E237" s="3" t="inlineStr">
+        <is>
+          <t>058/2018-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="F237" s="3" t="inlineStr">
+        <is>
+          <t>20/08/2018</t>
+        </is>
+      </c>
+      <c r="G237" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2017.001.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H237" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE ÁGUA MINERAL DE 20 LITROS E GÁS LIQUEFEITO ENVASADO EM BOTIJÃO DE 13KG</t>
+        </is>
+      </c>
+      <c r="M237" s="3" t="inlineStr">
+        <is>
+          <t>20/08/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="238">
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C238" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D238" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="F238" s="3" t="inlineStr">
+        <is>
+          <t>23/04/2015</t>
+        </is>
+      </c>
+      <c r="H238" s="3" t="inlineStr">
+        <is>
+          <t>Locação de máquinas multifuncionais</t>
+        </is>
+      </c>
+      <c r="M238" s="3" t="inlineStr">
+        <is>
+          <t>23/04/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="239">
+      <c r="A239" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B239" s="3" t="inlineStr">
+        <is>
+          <t>003</t>
+        </is>
+      </c>
+      <c r="C239" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D239" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E239" s="3" t="inlineStr">
+        <is>
+          <t>2021.001.034 e 2021.001.035</t>
+        </is>
+      </c>
+      <c r="F239" s="3" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="G239" s="3" t="inlineStr">
+        <is>
+          <t>#4/2021-003 PROGE/PMA</t>
+        </is>
+      </c>
+      <c r="H239" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 2020/02 SEMCAT/PMA PARA AQUISIÇÃO DE MATERIAL DE HIGIENE E LIMPEZA.</t>
+        </is>
+      </c>
+      <c r="I239" s="3" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="J239" s="3" t="inlineStr">
+        <is>
+          <t>ALA DA COMISSÃO PERMANENTE DE LICITAÇÃO, SITO À RODOVIA BR 316, KM 08, AV. MAGALHÃES BARATA, 1515, CENTRO, ANANINDEUA-PA.</t>
+        </is>
+      </c>
+      <c r="M239" s="3" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="240">
+      <c r="A240" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B240" s="3" t="inlineStr">
+        <is>
+          <t>015</t>
+        </is>
+      </c>
+      <c r="C240" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D240" s="3" t="inlineStr">
+        <is>
+          <t>EGPA</t>
+        </is>
+      </c>
+      <c r="E240" s="3" t="inlineStr">
+        <is>
+          <t>15980</t>
+        </is>
+      </c>
+      <c r="G240" s="3" t="inlineStr">
+        <is>
+          <t>015/2025</t>
+        </is>
+      </c>
+      <c r="H240" s="3" t="inlineStr">
+        <is>
+          <t>ÉTICA NO SERVIÇO PÚBLICO</t>
+        </is>
+      </c>
+      <c r="I240" s="3" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="J240" s="3" t="inlineStr">
+        <is>
+          <t>ESCOLA DE GOVERNANÇA PÚBLICA DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="K240" s="3" t="inlineStr">
+        <is>
+          <t>RAMON VITOR ABRAHÃO PEREIRA DA SILVA DERGAN (TITULAR) | JEAN CARLOS DA COSTA TRINDADE (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M240" s="3" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="241">
+      <c r="A241" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C241" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D241" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E241" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO SRP Nº 012/2020-SEGUP/PA</t>
+        </is>
+      </c>
+      <c r="F241" s="3" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="G241" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO SRP Nº 012/2020-SEGUP/PA</t>
+        </is>
+      </c>
+      <c r="H241" s="3" t="inlineStr">
+        <is>
+          <t>CONSTITUI OBJETO DO PRESENTE CONTRATO, A AQUISIÇÃO DE COLETES DE PROTEÇÃO BALÍSTICA PARA A SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO, DE ACORDO COM AS ESPECIFICAÇÕES E QUANTITATIVOS PREVISTOS NO TERMO DE REFERÊNCIA.</t>
+        </is>
+      </c>
+      <c r="M241" s="3" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="242">
+      <c r="A242" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B242" s="3" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="C242" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D242" s="3" t="inlineStr">
+        <is>
+          <t>EGPA</t>
+        </is>
+      </c>
+      <c r="E242" s="3" t="inlineStr">
+        <is>
+          <t>15981</t>
+        </is>
+      </c>
+      <c r="G242" s="3" t="inlineStr">
+        <is>
+          <t>16/2025</t>
+        </is>
+      </c>
+      <c r="H242" s="3" t="inlineStr">
+        <is>
+          <t>ÉTICA NO SERVIÇO PÚBLICO</t>
+        </is>
+      </c>
+      <c r="I242" s="3" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="J242" s="3" t="inlineStr">
+        <is>
+          <t>ESCOLA DE GOVERNANÇA PÚBLICA DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="K242" s="3" t="inlineStr">
+        <is>
+          <t> RAMON VITOR ABRAHÃO PEREIRA DA SILVA DERGAN (TITULAR) | JEAN CARLOS DA COSTA TRINDADE (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M242" s="3" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="243">
+      <c r="A243" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B243" s="3" t="inlineStr">
+        <is>
+          <t>0023</t>
+        </is>
+      </c>
+      <c r="C243" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D243" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E243" s="3" t="inlineStr">
+        <is>
+          <t>005/2024</t>
+        </is>
+      </c>
+      <c r="G243" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO N°. 0023/2023-SANTA BÁRBARA DO PARÁ</t>
+        </is>
+      </c>
+      <c r="H243" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE CARTUCHOS E TONERS FOTOCROMÁTICOS, KIT REFIL DE TINTA E UNIDADES DE IMAGEM, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I243" s="3" t="inlineStr">
+        <is>
+          <t>15/02/2024</t>
+        </is>
+      </c>
+      <c r="M243" s="3" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="244">
+      <c r="A244" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C244" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D244" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="F244" s="3" t="inlineStr">
+        <is>
+          <t>23/03/2015</t>
+        </is>
+      </c>
+      <c r="H244" s="3" t="inlineStr">
+        <is>
+          <t>Serviços de telefonia móvel pós pago</t>
+        </is>
+      </c>
+      <c r="M244" s="3" t="inlineStr">
+        <is>
+          <t>23/03/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="245">
+      <c r="A245" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B245" s="3" t="inlineStr">
+        <is>
+          <t>047</t>
+        </is>
+      </c>
+      <c r="C245" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D245" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E245" s="3" t="inlineStr">
+        <is>
+          <t>002/2022-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F245" s="3" t="inlineStr">
+        <is>
+          <t>20/04/2022</t>
+        </is>
+      </c>
+      <c r="G245" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP N°. 047/2021-SEMED/PMM</t>
+        </is>
+      </c>
+      <c r="H245" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE APARELHOS DE REFRIGERAÇÃO, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="I245" s="3" t="inlineStr">
+        <is>
+          <t>24/01/2022</t>
+        </is>
+      </c>
+      <c r="J245" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="K245" s="3" t="inlineStr">
+        <is>
+          <t>MARINILDE SILVA SOUZA</t>
+        </is>
+      </c>
+      <c r="M245" s="3" t="inlineStr">
+        <is>
+          <t>20/04/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="246">
+      <c r="A246" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B246" s="3" t="inlineStr">
+        <is>
+          <t>029</t>
+        </is>
+      </c>
+      <c r="C246" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D246" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E246" s="3" t="inlineStr">
+        <is>
+          <t>Nº 2027/2023</t>
+        </is>
+      </c>
+      <c r="G246" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO – SRP Nº 9/2023-029 SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="H246" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA REALIZAR A EFICIENTIZAÇÃO E MANUTENÇÃO DO PARQUE DE ILUMINAÇÃO PÚBLICA, ABRANGENDO CADASTRO E TELEGESTÃO DE ATIVOS DO MUNICÍPIO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I246" s="3" t="inlineStr">
+        <is>
+          <t>18/09/2023</t>
+        </is>
+      </c>
+      <c r="J246" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K246" s="3" t="inlineStr">
+        <is>
+          <t>ROSILDO DE AZEVEDO QUARESMA</t>
+        </is>
+      </c>
+      <c r="M246" s="3" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="247">
+      <c r="A247" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B247" s="3" t="inlineStr">
+        <is>
+          <t>019</t>
+        </is>
+      </c>
+      <c r="C247" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D247" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E247" s="3" t="inlineStr">
+        <is>
+          <t>Nº 12/2022</t>
+        </is>
+      </c>
+      <c r="F247" s="3" t="inlineStr">
+        <is>
+          <t>13/04/2022</t>
+        </is>
+      </c>
+      <c r="H247" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 9/2021 - 019 SESAU/P.M.A - MATERIAL DE CONSUMO</t>
+        </is>
+      </c>
+      <c r="I247" s="3" t="inlineStr">
+        <is>
+          <t>13/04/2022</t>
+        </is>
+      </c>
+      <c r="J247" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE PALNEJAMENTO, ORÇAMENTO E FINAÇAS - SEPOF</t>
+        </is>
+      </c>
+      <c r="M247" s="3" t="inlineStr">
+        <is>
+          <t>20/04/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="248">
+      <c r="A248" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B248" s="3" t="inlineStr">
+        <is>
+          <t>059</t>
+        </is>
+      </c>
+      <c r="C248" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D248" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E248" s="3" t="inlineStr">
+        <is>
+          <t>Nº8.998/2024-1Doc</t>
+        </is>
+      </c>
+      <c r="G248" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº059/2023-PMC</t>
+        </is>
+      </c>
+      <c r="H248" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS, PARA IMPLANTAÇÃO E FORNECIMENTO DE PLATAFORMA DIGITAL DE GESTÃO DE PROCESSOS E FISCALIZAÇÃO NA MODALIDADE DE LICENCIAMENTO SAAS (SOFTWARE AS A SERVICE) COM SERVIÇO DE CONSULTORIA,</t>
+        </is>
+      </c>
+      <c r="I248" s="3" t="inlineStr">
+        <is>
+          <t>27/03/2024</t>
+        </is>
+      </c>
+      <c r="J248" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO-SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="K248" s="3" t="inlineStr">
+        <is>
+          <t>WALDIR GOMES DE MIRANDA (Titular) | ALINE HOUAT DE SOUZA COSTA (Suplente)  | KARINA GARCIA SANTOS DA SILVA (Suplente)</t>
+        </is>
+      </c>
+      <c r="M248" s="3" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="249">
+      <c r="A249" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C249" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D249" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E249" s="3" t="inlineStr">
+        <is>
+          <t>108/2016</t>
+        </is>
+      </c>
+      <c r="F249" s="3" t="inlineStr">
+        <is>
+          <t>20/04/2017</t>
+        </is>
+      </c>
+      <c r="G249" s="3" t="inlineStr">
+        <is>
+          <t>MEMO Nº 385/2016</t>
+        </is>
+      </c>
+      <c r="H249" s="3" t="inlineStr">
+        <is>
+          <t>5 SESAN - AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA)</t>
+        </is>
+      </c>
+      <c r="M249" s="3" t="inlineStr">
+        <is>
+          <t>20/04/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="250">
+      <c r="A250" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B250" s="3" t="inlineStr">
+        <is>
+          <t>014</t>
+        </is>
+      </c>
+      <c r="C250" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D250" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE VICE</t>
+        </is>
+      </c>
+      <c r="E250" s="3" t="inlineStr">
+        <is>
+          <t>22407/2025 - SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="G250" s="3" t="inlineStr">
+        <is>
+          <t>9/2025 - 0.14 - SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H250" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE VEÍCULOS AUTOMOTORES, PELO PRAZO DE 12 MESES, COM A FINALIDADE DE APOIAR AS ATIVIDADES ADMINISTRATIVAS E OPERACIONAIS DO GABINETE DO VICE-PREFEITO.</t>
+        </is>
+      </c>
+      <c r="I250" s="3" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="J250" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K250" s="3" t="inlineStr">
+        <is>
+          <t>Camille Larissa da Silva de Jesus (TITULAR)</t>
+        </is>
+      </c>
+      <c r="M250" s="3" t="inlineStr">
+        <is>
+          <t>22/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="251">
+      <c r="A251" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B251" s="3" t="inlineStr">
+        <is>
+          <t>021</t>
+        </is>
+      </c>
+      <c r="C251" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D251" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E251" s="3" t="inlineStr">
+        <is>
+          <t>2023.09.088.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="G251" s="3" t="inlineStr">
+        <is>
+          <t>Nº CP.SRP Nº 3/2022-021-SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H251" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DAS INSTALAÇÕES, COMPREENDENDO O FORNECIMENTO DE MÃO-DE-OBRA, VISANDO ATENDER AS NECESSIDADES DA SEDE DA SECRETARIA MUNICIPAL DE TRANSPARECER JURÍDICOPORTE E TRÂNSITO –</t>
+        </is>
+      </c>
+      <c r="I251" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2023</t>
+        </is>
+      </c>
+      <c r="M251" s="3" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="252">
+      <c r="A252" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B252" s="3" t="inlineStr">
+        <is>
+          <t>020</t>
+        </is>
+      </c>
+      <c r="C252" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D252" s="3" t="inlineStr">
+        <is>
+          <t>SEMCAT</t>
+        </is>
+      </c>
+      <c r="E252" s="3" t="inlineStr">
+        <is>
+          <t>019/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="H252" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL PARA FUNCIONAMENTO DO CONSELHO TUTELAR IV, DE ANANINDEUA-PA.</t>
+        </is>
+      </c>
+      <c r="I252" s="3" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="K252" s="3" t="inlineStr">
+        <is>
+          <t>DARIO DE SENA DIAS</t>
+        </is>
+      </c>
+      <c r="M252" s="3" t="inlineStr">
+        <is>
+          <t>22/12/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="253">
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B253" s="3" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="C253" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D253" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E253" s="3" t="inlineStr">
+        <is>
+          <t>4109/2022 - SEMED -</t>
+        </is>
+      </c>
+      <c r="F253" s="3" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="G253" s="3" t="inlineStr">
+        <is>
+          <t>#EDITAL DE PREGÃO ELETRONICO Nº 06/2021 - CONTRATO Nº 072/2022 - SEMED</t>
+        </is>
+      </c>
+      <c r="H253" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE VEICULOS DE TRANSPORTE ESCOLAR DIÁRIO DE ESTUDANTES, DENOMINADO DE ÔNIBUS RURAL ESCOLAR (ORE) E ÔNIBUS URBANO ESCOLAR ACESSÍVEL (ONUREA), EM ATENDIMENTO ÀS ENTIDADES EDUCACIONAIS DAS REDES PÚBLICAS DE ENSINO NOS ESTADOS, DISTRITO FEDERAL E MU</t>
+        </is>
+      </c>
+      <c r="I253" s="3" t="inlineStr">
+        <is>
+          <t>12/08/2022</t>
+        </is>
+      </c>
+      <c r="J253" s="3" t="inlineStr">
+        <is>
+          <t> SECRETARIA MUNICIPAL DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="M253" s="3" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="254">
+      <c r="A254" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B254" s="3" t="inlineStr">
+        <is>
+          <t>007</t>
+        </is>
+      </c>
+      <c r="C254" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D254" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E254" s="3" t="inlineStr">
+        <is>
+          <t>7028/2024 - SEMED - 1DOC.6728/2024</t>
+        </is>
+      </c>
+      <c r="G254" s="3" t="inlineStr">
+        <is>
+          <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 007/2024-SEMED</t>
+        </is>
+      </c>
+      <c r="H254" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL PARA SEDIAR EMEF UNIÃO E FRATERNIDADE</t>
+        </is>
+      </c>
+      <c r="I254" s="3" t="inlineStr">
+        <is>
+          <t>16/01/2024</t>
+        </is>
+      </c>
+      <c r="J254" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="K254" s="3" t="inlineStr">
+        <is>
+          <t>Ana Paula Fernandes Renato (Titular) | David Nelson do Espirito Santo Farias (Substituto)</t>
+        </is>
+      </c>
+      <c r="M254" s="3" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="255">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C255" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D255" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E255" s="3" t="inlineStr">
+        <is>
+          <t>006/2018-ADM.CGM</t>
+        </is>
+      </c>
+      <c r="F255" s="3" t="inlineStr">
+        <is>
+          <t>20/02/2018</t>
+        </is>
+      </c>
+      <c r="G255" s="3" t="inlineStr">
+        <is>
+          <t>PE.SRP.2017.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H255" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M255" s="3" t="inlineStr">
+        <is>
+          <t>20/02/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="256">
+      <c r="A256" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B256" s="3" t="inlineStr">
+        <is>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="C256" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D256" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E256" s="3" t="inlineStr">
+        <is>
+          <t>Proc. Administrativo 10.399/2025</t>
+        </is>
+      </c>
+      <c r="G256" s="3" t="inlineStr">
+        <is>
+          <t>Nº 03/2025 – SECULT/PMA</t>
+        </is>
+      </c>
+      <c r="H256" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM DESENVOLVIMENTO, FORNECIMENTO, IMPLEMENTAÇÃO E MANUTENÇÃO DA PLATAFORMA DIGITAL MAPA CULTURAL MUNICIPAL COM SERVIDOR DEDICADO, VISANDO MODERNIZAR A GESTÃO DE INFORMAÇÕES CULTURAIS, EVENTOS E PROJETOS._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I256" s="3" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+      <c r="J256" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA - SECULT</t>
+        </is>
+      </c>
+      <c r="K256" s="3" t="inlineStr">
+        <is>
+          <t>DOMÍCIO SOUZA DA SILVA FILHO ( TITULAR ) | Ana Victoria Pereira Hamerchla ( SUPLENTE )</t>
+        </is>
+      </c>
+      <c r="M256" s="3" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="257">
+      <c r="A257" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C257" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D257" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E257" s="3" t="inlineStr">
+        <is>
+          <t>005/2018-ADM.CGM</t>
+        </is>
+      </c>
+      <c r="F257" s="3" t="inlineStr">
+        <is>
+          <t>20/02/2018</t>
+        </is>
+      </c>
+      <c r="G257" s="3" t="inlineStr">
+        <is>
+          <t>PE.SRP2017.005.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H257" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA E HIGIENE)</t>
+        </is>
+      </c>
+      <c r="M257" s="3" t="inlineStr">
+        <is>
+          <t>20/02/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="258">
+      <c r="A258" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B258" s="3" t="inlineStr">
+        <is>
+          <t>006</t>
+        </is>
+      </c>
+      <c r="C258" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D258" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E258" s="3" t="inlineStr">
+        <is>
+          <t>9049/2025 - SEMED</t>
+        </is>
+      </c>
+      <c r="G258" s="3" t="inlineStr">
+        <is>
+          <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 006/2025-SEMED</t>
+        </is>
+      </c>
+      <c r="H258" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL PARA O FUNCIONAMENTO DA EMEIF MÃOS COOPERADORAS</t>
+        </is>
+      </c>
+      <c r="I258" s="3" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+      <c r="J258" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="K258" s="3" t="inlineStr">
+        <is>
+          <t>Aldmir Pereira Caldas (TITULAR) | Ana Leticia Bonfim de Andrade (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M258" s="3" t="inlineStr">
+        <is>
+          <t>22/10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="259">
+      <c r="A259" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B259" s="3" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="C259" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D259" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E259" s="3" t="inlineStr">
+        <is>
+          <t>PROCESSO Nº18.926/2024</t>
+        </is>
+      </c>
+      <c r="G259" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 9/2023 SEMED -PA</t>
+        </is>
+      </c>
+      <c r="H259" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE MATERIAL DE EXPEDIENTE_x000d_
+</t>
+        </is>
+      </c>
+      <c r="I259" s="3" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="J259" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF - SECRETARIA MUNICIPAL DE PLANEJAMENTO , ORÇAMENTO E FINANÇAS</t>
+        </is>
+      </c>
+      <c r="M259" s="3" t="inlineStr">
+        <is>
+          <t>19/12/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="260">
+      <c r="A260" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C260" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D260" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="F260" s="3" t="inlineStr">
+        <is>
+          <t>22/10/2015</t>
+        </is>
+      </c>
+      <c r="H260" s="3" t="inlineStr">
+        <is>
+          <t>8. LOCAÇÃO DE IMÓVEL ANEXO I DA EMEF AMÉLIA REIS D</t>
+        </is>
+      </c>
+      <c r="M260" s="3" t="inlineStr">
+        <is>
+          <t>22/10/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="261">
+      <c r="A261" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B261" s="3" t="inlineStr">
+        <is>
+          <t>09093</t>
+        </is>
+      </c>
+      <c r="C261" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D261" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E261" s="3" t="inlineStr">
+        <is>
+          <t>16.572/2023</t>
+        </is>
+      </c>
+      <c r="G261" s="3" t="inlineStr">
+        <is>
+          <t>Nº 2023.09.093.PMA.SEMUTRAN- ATA DE REGISTRO DE PREÇOS Nº 2022.060.SESAU.PMA</t>
+        </is>
+      </c>
+      <c r="H261" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE MATERIAL PERMANENTE – MOBILIÁRIO GERAL, PARA ATENDER A SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO.</t>
+        </is>
+      </c>
+      <c r="I261" s="3" t="inlineStr">
+        <is>
+          <t>28/09/2023</t>
+        </is>
+      </c>
+      <c r="M261" s="3" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="262">
+      <c r="A262" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C262" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D262" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="F262" s="3" t="inlineStr">
+        <is>
+          <t>22/09/2015</t>
+        </is>
+      </c>
+      <c r="H262" s="3" t="inlineStr">
+        <is>
+          <t>31 SECELJ- CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE MÁQUINAS MULTIFUNCIONAIS COM FORNECIMENTO DE PEÇAS, MANUTENÇÃO PREVENTIVA E CORRETIVA, SUPRIMENTOS E CONSUMÍVEIS, EXCETO PAPEL.</t>
+        </is>
+      </c>
+      <c r="M262" s="3" t="inlineStr">
+        <is>
+          <t>22/09/2015</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="263">
+      <c r="A263" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C263" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D263" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E263" s="3" t="inlineStr">
+        <is>
+          <t>115/2020</t>
+        </is>
+      </c>
+      <c r="F263" s="3" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="G263" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2019.004.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H263" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO ( TONNER, CARTUCHO E PERIFÉRICOS )</t>
+        </is>
+      </c>
+      <c r="M263" s="3" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="264">
+      <c r="A264" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B264" s="3" t="inlineStr">
+        <is>
+          <t>004</t>
+        </is>
+      </c>
+      <c r="C264" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D264" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E264" s="3" t="inlineStr">
+        <is>
+          <t>8.845/2025 SEHAB.PMA</t>
+        </is>
+      </c>
+      <c r="G264" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE INEXIGIBILIDADE DE LICITAÇÃO N 004/2025 SEHAB.PMA</t>
+        </is>
+      </c>
+      <c r="H264" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO REFERENTE AO OBJETO DE LOCAÇÃO DO PRÉDIO DESTINADO AO FUNCIONAMENTO DA SECRETARIA MUNICIPAL DE HABITAÇÃO – SEHAB.</t>
+        </is>
+      </c>
+      <c r="I264" s="3" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="J264" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE HABITAÇÃO - SEHAB</t>
+        </is>
+      </c>
+      <c r="K264" s="3" t="inlineStr">
+        <is>
+          <t>PAULA DA SILVA CORREA (Titular)</t>
+        </is>
+      </c>
+      <c r="M264" s="3" t="inlineStr">
+        <is>
+          <t>22/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="265">
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C265" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D265" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E265" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL - SISTEMA DE REGISTRO DE PREÇOS PREGÃO ELETRÔNICO N°.2019.003.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="F265" s="3" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="G265" s="3" t="inlineStr">
+        <is>
+          <t>3671/2018/SEMED</t>
+        </is>
+      </c>
+      <c r="H265" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA E HIGIENE) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SEGURANÇA E DO COMANDO DA GUARDA CIVIL MUNICIPAL DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M265" s="3" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="266">
+      <c r="A266" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B266" s="3" t="inlineStr">
+        <is>
+          <t>07</t>
+        </is>
+      </c>
+      <c r="C266" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D266" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E266" s="3" t="inlineStr">
+        <is>
+          <t>8.375/2025 - SEMED - 9043/2025</t>
+        </is>
+      </c>
+      <c r="G266" s="3" t="inlineStr">
+        <is>
+          <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 07/2025-SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H266" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL PARA SEDIAR A EMEF BRASILEIRINHO</t>
+        </is>
+      </c>
+      <c r="I266" s="3" t="inlineStr">
+        <is>
+          <t>13/02/2025</t>
+        </is>
+      </c>
+      <c r="J266" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="K266" s="3" t="inlineStr">
+        <is>
+          <t>Aldemir Pereira Caldas (Titular) | Jordi Miranda Viana (Suplente)</t>
+        </is>
+      </c>
+      <c r="M266" s="3" t="inlineStr">
+        <is>
+          <t>22/08/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="267">
+      <c r="A267" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C267" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D267" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E267" s="3" t="inlineStr">
+        <is>
+          <t>008/2018-CMA</t>
+        </is>
+      </c>
+      <c r="F267" s="3" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="G267" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SISTEMA DE REGISTRO DE PREÇOS N°003/2018-CMA.</t>
+        </is>
+      </c>
+      <c r="H267" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE CARTUCHOS, TONER PARA IMPRESSORA E MATERIAL DE EXPEDIENTE, PARA PERÍODO DE 12 (DOZE) MESES.</t>
+        </is>
+      </c>
+      <c r="M267" s="3" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="268">
+      <c r="A268" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C268" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D268" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="F268" s="3" t="inlineStr">
+        <is>
+          <t>22/08/2016</t>
+        </is>
+      </c>
+      <c r="H268" s="3" t="inlineStr">
+        <is>
+          <t>6 SESDS- CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NOS SERVIÇOS TÉCNICOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM CENTRAIS DE AR TIPO SPLIT E APARELHOS DE AR CONDICIONADO TIPO ACJ, PERTECENTES A SESDS E A GUARDA CIVIL MUNICIPAL DE ANANINDEUA- GCMA.</t>
+        </is>
+      </c>
+      <c r="M268" s="3" t="inlineStr">
+        <is>
+          <t>22/08/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="269">
+      <c r="A269" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C269" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D269" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E269" s="3" t="inlineStr">
+        <is>
+          <t>3668</t>
+        </is>
+      </c>
+      <c r="F269" s="3" t="inlineStr">
+        <is>
+          <t>19/09/2019</t>
+        </is>
+      </c>
+      <c r="G269" s="3" t="inlineStr">
+        <is>
+          <t>10001</t>
+        </is>
+      </c>
+      <c r="H269" s="3" t="inlineStr">
+        <is>
+          <t>SOLICITAÇÃO DE AQUISIÇÃO DE MATERIAL DE CONSUMO (CAFÉ, AÇÚCAR, LEITE ,ADOCANTE,FILTRO) ATRAVÉS DA ATA DE REGISTRO DE PREÇO Nº001.2019.PMA-SEMED</t>
+        </is>
+      </c>
+      <c r="M269" s="3" t="inlineStr">
+        <is>
+          <t>19/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="270">
+      <c r="A270" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C270" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D270" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="F270" s="3" t="inlineStr">
+        <is>
+          <t>22/06/2017</t>
+        </is>
+      </c>
+      <c r="H270" s="3" t="inlineStr">
+        <is>
+          <t>12 SESAU - Solicitação de fraldas descartáveis para atender a Sra. Antônia Concheta Alexandrina Mendes</t>
+        </is>
+      </c>
+      <c r="M270" s="3" t="inlineStr">
+        <is>
+          <t>22/06/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="271">
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C271" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D271" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="F271" s="3" t="inlineStr">
+        <is>
+          <t>22/06/2017</t>
+        </is>
+      </c>
+      <c r="H271" s="3" t="inlineStr">
+        <is>
+          <t>11 SESAU - Solicitação de fraldas para atender o Sr.Lorival Campos Mourão Júnior</t>
+        </is>
+      </c>
+      <c r="M271" s="3" t="inlineStr">
+        <is>
+          <t>22/06/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="272">
+      <c r="A272" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C272" s="3" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
+      <c r="D272" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E272" s="3" t="inlineStr">
+        <is>
+          <t>3668</t>
+        </is>
+      </c>
+      <c r="F272" s="3" t="inlineStr">
+        <is>
+          <t>19/09/1994</t>
+        </is>
+      </c>
+      <c r="G272" s="3" t="inlineStr">
+        <is>
+          <t>10001</t>
+        </is>
+      </c>
+      <c r="H272" s="3" t="inlineStr">
+        <is>
+          <t>SOLICITAÇÃO DE AQUISIÇÃO DE MATERIAL DE CONSUMO (CAFÉ, AÇÚCAR, LEITE ,ADOCANTE,FILTRO) ATRAVÉS DA ATA DE REGISTRO DE PREÇO Nº001.2019.PMA-SEMED</t>
+        </is>
+      </c>
+      <c r="M272" s="3" t="inlineStr">
+        <is>
+          <t>19/09/1994</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="273">
+      <c r="A273" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="C273" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D273" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="F273" s="3" t="inlineStr">
+        <is>
+          <t>22/06/2017</t>
+        </is>
+      </c>
+      <c r="H273" s="3" t="inlineStr">
+        <is>
+          <t>10 SESAU - Solicitação de Exame especializado para atender o Sr. Lucas yago do Amparo de Souza</t>
+        </is>
+      </c>
+      <c r="M273" s="3" t="inlineStr">
+        <is>
+          <t>22/06/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="274">
+      <c r="A274" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B274" s="3" t="inlineStr">
+        <is>
+          <t>00024</t>
+        </is>
+      </c>
+      <c r="C274" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D274" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E274" s="3" t="inlineStr">
+        <is>
+          <t>00024/2023</t>
+        </is>
+      </c>
+      <c r="G274" s="3" t="inlineStr">
+        <is>
+          <t>9/2023-00024-SRP/PMMR</t>
+        </is>
+      </c>
+      <c r="H274" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE MALHARIA</t>
+        </is>
+      </c>
+      <c r="I274" s="3" t="inlineStr">
+        <is>
+          <t>18/07/2024</t>
+        </is>
+      </c>
+      <c r="M274" s="3" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="275">
+      <c r="A275" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B275" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C275" s="3" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D275" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E275" s="3" t="inlineStr">
+        <is>
+          <t>1293/2025</t>
+        </is>
+      </c>
+      <c r="G275" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO Nº 002/2025</t>
+        </is>
+      </c>
+      <c r="H275" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE MATERIAL DE CONSUMO INFORMÁTICA E PERIFÉRICOS</t>
+        </is>
+      </c>
+      <c r="I275" s="3" t="inlineStr">
+        <is>
+          <t>16/04/2025</t>
+        </is>
+      </c>
+      <c r="J275" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF - SECRETARIA MUNICIPAL DE PLANEJAMENTO ORCAMENTO E FINANCAS</t>
+        </is>
+      </c>
+      <c r="K275" s="3" t="inlineStr">
+        <is>
+          <t>VITOR ALMEIDA TEIXEIRA (TITULAR) LUCAS GONZALEZ SEMBER (SUPLENTE)</t>
+        </is>
+      </c>
+      <c r="M275" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="276">
+      <c r="A276" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B276" s="3" t="inlineStr">
+        <is>
+          <t>007</t>
+        </is>
+      </c>
+      <c r="C276" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D276" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E276" s="3" t="inlineStr">
+        <is>
+          <t>11.113/2024</t>
+        </is>
+      </c>
+      <c r="G276" s="3" t="inlineStr">
+        <is>
+          <t>007/2024-SEDEC</t>
+        </is>
+      </c>
+      <c r="H276" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM CONFECÇÃO DE UNICFORMES PARA ATENDER DEMANDA DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONOMICO -SEDEC</t>
+        </is>
+      </c>
+      <c r="I276" s="3" t="inlineStr">
+        <is>
+          <t>10/07/2024</t>
+        </is>
+      </c>
+      <c r="M276" s="3" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="277">
+      <c r="A277" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B277" s="3" t="inlineStr">
+        <is>
+          <t>037</t>
+        </is>
+      </c>
+      <c r="C277" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D277" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E277" s="3" t="inlineStr">
+        <is>
+          <t>14.822/2023</t>
+        </is>
+      </c>
+      <c r="G277" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 9/2023.037 SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H277" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO LANCHA DE ALUMÍNIO COM MOTOR DE POPA E COLETES SALVA VIDAS PARA AS UNIDADES DE ENSINO DA REDE MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA A FIM DE ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO – SEMED.</t>
+        </is>
+      </c>
+      <c r="I277" s="3" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="K277" s="3" t="inlineStr">
+        <is>
+          <t>GERSON DE NAZARÉ SILVEIRA REIS / ELIETE VIEIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="M277" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="278">
+      <c r="A278" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C278" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D278" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E278" s="3" t="inlineStr">
+        <is>
+          <t>2031/2019</t>
+        </is>
+      </c>
+      <c r="F278" s="3" t="inlineStr">
+        <is>
+          <t>19/07/2019</t>
+        </is>
+      </c>
+      <c r="G278" s="3" t="inlineStr">
+        <is>
+          <t>MEMO N° 550/2019</t>
+        </is>
+      </c>
+      <c r="H278" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO PARA ATENDER AS NECESSIDADES DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE ANANINDEUA E DA SEMED</t>
+        </is>
+      </c>
+      <c r="M278" s="3" t="inlineStr">
+        <is>
+          <t>19/07/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="279">
+      <c r="A279" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B279" s="3" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="C279" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D279" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E279" s="3" t="inlineStr">
+        <is>
+          <t>15.829/2023</t>
+        </is>
+      </c>
+      <c r="G279" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 9/2024-003 SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H279" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇOS PARA AQUISIÇÃO DE MOBILIÁRIOS, PARA ATENDER ÀS NECESSIDADES DOS ÓRGÃOS E ENTIDADES DO MUNICÍPIO DE ANANINDEUA, DURANTE UM PERÍODO DE 12 (DOZE) MESES.</t>
+        </is>
+      </c>
+      <c r="I279" s="3" t="inlineStr">
+        <is>
+          <t>04/03/2024</t>
+        </is>
+      </c>
+      <c r="K279" s="3" t="inlineStr">
+        <is>
+          <t>MÁRCIO DA SILVA ALVINO</t>
+        </is>
+      </c>
+      <c r="M279" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="280">
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C280" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D280" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E280" s="3" t="inlineStr">
+        <is>
+          <t>9756</t>
+        </is>
+      </c>
+      <c r="F280" s="3" t="inlineStr">
+        <is>
+          <t>19/06/2020</t>
+        </is>
+      </c>
+      <c r="G280" s="3" t="inlineStr">
+        <is>
+          <t>9756</t>
+        </is>
+      </c>
+      <c r="H280" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE EQUIPAMENTOS DE INFORMÁTICA, DESTINADOS A ATENDER AS NECESSIDADES DA REDE MUNICIPAL DE SAÚDE DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M280" s="3" t="inlineStr">
+        <is>
+          <t>19/06/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="281">
+      <c r="A281" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B281" s="3" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="C281" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D281" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E281" s="3" t="inlineStr">
+        <is>
+          <t> 2710001/2022-PMA</t>
+        </is>
+      </c>
+      <c r="G281" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL DO PREGÃO ELETRÔNICO Nº 105/2022</t>
+        </is>
+      </c>
+      <c r="H281" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESAS(S) ESPECIALIZADA(S) PARA AQUISIÇÃO DE CAMINHONETES E MOTOS PARA ATENDER AS DEMANDAS DO DEPARTAMENTO MUNICIPAL DE TRÂNSITO DE ALTAMIRA/PA (DEMUTRAN) E DA GUARDA MUNICIPAL DE ALTAMIRA/PA (GMA)</t>
+        </is>
+      </c>
+      <c r="I281" s="3" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="K281" s="3" t="inlineStr">
+        <is>
+          <t> RENATA DAS DORES NATIVIDADE</t>
+        </is>
+      </c>
+      <c r="M281" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="282">
+      <c r="A282" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B282" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C282" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D282" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E282" s="3" t="inlineStr">
+        <is>
+          <t>2020.02.013.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F282" s="3" t="inlineStr">
+        <is>
+          <t>19/06/2020</t>
+        </is>
+      </c>
+      <c r="G282" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H282" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE MÁQUINAS MULTIFUNCIONAIS E IMPRESSORA MONOCROMÁTICA, COM FORNECIMENTO DE PEÇAS, MANUTENÇÃO PREVENTIVA E CORRETIVA, SUPRIMENTOS E CONSUMÍVEIS, EXCETO PAPEL.</t>
+        </is>
+      </c>
+      <c r="I282" s="3" t="inlineStr">
+        <is>
+          <t>03/12/2019</t>
+        </is>
+      </c>
+      <c r="J282" s="3" t="inlineStr">
+        <is>
+          <t>SALA DE REUNIÕES DA COMISSÃO PERMANENTE DE LICITAÇÃO, LOCALIZADA NA SEDE DA PREFEITURA MUNICIPAL DE ANANINDEUA/PMA, SITUADA À AVENIDA MAGALHÃES BARATA</t>
+        </is>
+      </c>
+      <c r="M282" s="3" t="inlineStr">
+        <is>
+          <t>19/06/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="283">
+      <c r="A283" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B283" s="3" t="inlineStr">
+        <is>
+          <t>018</t>
+        </is>
+      </c>
+      <c r="C283" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D283" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E283" s="3" t="inlineStr">
+        <is>
+          <t>10.260/2023 – SEDEC</t>
+        </is>
+      </c>
+      <c r="G283" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO Nº 018/2023 – SEDEC</t>
+        </is>
+      </c>
+      <c r="H283" s="3" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO SERVIÇO DE EDUCAÇÃO PROFISSIONAL EM CERTIFICAÇÃO PROFISSIONAL: OFERTA DE VAGAS EM PROCESSOS DE RECONHECIMENTO FORMAL DE SABERES, CONHECIMENTOS E COMPETÊNCIAS PROFISSIONAIS NECESSÁRIAS À INSERÇÃO NO MUNDO DO TRABALHO OU REQUERIDOS PARA O EXERCÍCI</t>
+        </is>
+      </c>
+      <c r="I283" s="3" t="inlineStr">
+        <is>
+          <t>23/01/2024</t>
+        </is>
+      </c>
+      <c r="K283" s="3" t="inlineStr">
+        <is>
+          <t>DAVID HENRIQUE DE SOUSA GUIMARÃES</t>
+        </is>
+      </c>
+      <c r="M283" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="284">
+      <c r="A284" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B284" s="3" t="inlineStr">
+        <is>
+          <t>012</t>
+        </is>
+      </c>
+      <c r="C284" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D284" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E284" s="3" t="inlineStr">
+        <is>
+          <t>5132/2023</t>
+        </is>
+      </c>
+      <c r="F284" s="3" t="inlineStr">
+        <is>
+          <t>19/05/2023</t>
+        </is>
+      </c>
+      <c r="G284" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS DE Nº 012/2022-001 - CONT. 09/2023 - SEMED</t>
+        </is>
+      </c>
+      <c r="H284" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE LIMPEZA PARA ATENDER AS NECESSIDADES DA REDE MUNICIPAL DE EDUCAÇÃO - RME DO MUNICIPIO DE ENSINO DE ANANINDEUA - SEMED,</t>
+        </is>
+      </c>
+      <c r="I284" s="3" t="inlineStr">
+        <is>
+          <t>06/02/2023</t>
+        </is>
+      </c>
+      <c r="J284" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="K284" s="3" t="inlineStr">
+        <is>
+          <t>ELIETE VIEIRA DA SILVA (Titular) GERSON DE NAZARÉ SILVEIRA REIS (Suplente)</t>
+        </is>
+      </c>
+      <c r="M284" s="3" t="inlineStr">
+        <is>
+          <t>19/05/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="285">
+      <c r="A285" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B285" s="3" t="inlineStr">
+        <is>
+          <t>019</t>
+        </is>
+      </c>
+      <c r="C285" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D285" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E285" s="3" t="inlineStr">
+        <is>
+          <t>12-4.312/2024</t>
+        </is>
+      </c>
+      <c r="G285" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS DE Nº 019/2023</t>
+        </is>
+      </c>
+      <c r="H285" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MOBILIÁRIO ESCOLAR, PARA ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA SEMED/PMA.</t>
+        </is>
+      </c>
+      <c r="I285" s="3" t="inlineStr">
+        <is>
+          <t>15/02/2024</t>
+        </is>
+      </c>
+      <c r="K285" s="3" t="inlineStr">
+        <is>
+          <t>ELIZABETH BRITO DE ALMEIDA(titular); FERNANDO RAFAEL CORDOVIL DA SILVA(suplente).</t>
+        </is>
+      </c>
+      <c r="M285" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="286">
+      <c r="A286" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B286" s="3" t="inlineStr">
+        <is>
+          <t>011</t>
+        </is>
+      </c>
+      <c r="C286" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D286" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E286" s="3" t="inlineStr">
+        <is>
+          <t>5131/2023</t>
+        </is>
+      </c>
+      <c r="F286" s="3" t="inlineStr">
+        <is>
+          <t>19/05/2023</t>
+        </is>
+      </c>
+      <c r="G286" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS DE Nº 011/2022 - CONT. 010/2023 - SEMED</t>
+        </is>
+      </c>
+      <c r="H286" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E ESCRITÓRIO PARA ATENDER A NECESSIDADE DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA - SEMED,</t>
+        </is>
+      </c>
+      <c r="I286" s="3" t="inlineStr">
+        <is>
+          <t>06/02/2023</t>
+        </is>
+      </c>
+      <c r="J286" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="K286" s="3" t="inlineStr">
+        <is>
+          <t>ELIETE VIEIRA DA SILVA (Titular) GERSON DE NAZARÉ SILVEIRA REIS (Suplente)</t>
+        </is>
+      </c>
+      <c r="M286" s="3" t="inlineStr">
+        <is>
+          <t>19/05/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="287">
+      <c r="A287" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B287" s="3" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="C287" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D287" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E287" s="3" t="inlineStr">
+        <is>
+          <t>18.341/2023</t>
+        </is>
+      </c>
+      <c r="G287" s="3" t="inlineStr">
+        <is>
+          <t>CONCORRÊNCIA ELETRÔNICA Nº 9/2024.004 SEDEC/PMA</t>
+        </is>
+      </c>
+      <c r="H287" s="3" t="inlineStr">
+        <is>
+          <t>DELEGAÇÃO DE SERVIÇO PÚBLICO POR MEIO DE CONCESSÃO DE USO DE EDIFICAÇÕES PÚBLICAS SITUADAS NO ENDEREÇO: AVENIDA CLÁUDIO SAUNDERS, BAIRRO: MAGUARI, EM ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="I287" s="3" t="inlineStr">
+        <is>
+          <t>01/04/2024</t>
+        </is>
+      </c>
+      <c r="K287" s="3" t="inlineStr">
+        <is>
+          <t>SUZIANNE DOS SANTOS ROCHA RIOS</t>
+        </is>
+      </c>
+      <c r="M287" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="288">
+      <c r="A288" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C288" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D288" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E288" s="3" t="inlineStr">
+        <is>
+          <t>251/2018</t>
+        </is>
+      </c>
+      <c r="F288" s="3" t="inlineStr">
+        <is>
+          <t>19/04/2018</t>
+        </is>
+      </c>
+      <c r="G288" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL 002/2017 - CMA</t>
+        </is>
+      </c>
+      <c r="H288" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇOS CONTINUADO, COM DEDICAÇÃO EXCLUSICA DE MÃO DE OBRA, DE MANUTENÇÃO PREVENTIVA E CORRETIVA DO SISTEMA DE AR REFRIGERADO DE JANELA E SPLIT</t>
+        </is>
+      </c>
+      <c r="M288" s="3" t="inlineStr">
+        <is>
+          <t>19/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="289">
+      <c r="A289" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B289" s="3" t="inlineStr">
+        <is>
+          <t>060</t>
+        </is>
+      </c>
+      <c r="C289" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D289" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E289" s="3" t="inlineStr">
+        <is>
+          <t>063/2023</t>
+        </is>
+      </c>
+      <c r="F289" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="G289" s="3" t="inlineStr">
+        <is>
+          <t>#SRP. N°. 2022.060-SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H289" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DO TIPO MÓVEIS, PARA ATENDER AS DEMANDAS INSTITUCIONAIS DOS CRAS, CREAS E ACOLHIMENTO.</t>
+        </is>
+      </c>
+      <c r="I289" s="3" t="inlineStr">
+        <is>
+          <t>21/08/2023</t>
+        </is>
+      </c>
+      <c r="J289" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="K289" s="3" t="inlineStr">
+        <is>
+          <t>JOSE MARTINIANO OLIVEIRA NETO</t>
+        </is>
+      </c>
+      <c r="M289" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="290">
+      <c r="A290" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C290" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D290" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E290" s="3" t="inlineStr">
+        <is>
+          <t>018</t>
+        </is>
+      </c>
+      <c r="F290" s="3" t="inlineStr">
+        <is>
+          <t>19/04/2017</t>
+        </is>
+      </c>
+      <c r="G290" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2015.001.PMA.SEMAD</t>
+        </is>
+      </c>
+      <c r="H290" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO À INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM VELOCIDADE DE 10MB SIMÉTRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO – A PONTO DEDICADO COM TAXA DE TRANSMISSÃO DE 100MB</t>
+        </is>
+      </c>
+      <c r="M290" s="3" t="inlineStr">
+        <is>
+          <t>19/04/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="291">
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B291" s="3" t="inlineStr">
+        <is>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="C291" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D291" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E291" s="3" t="inlineStr">
+        <is>
+          <t>8.981/2023</t>
+        </is>
+      </c>
+      <c r="F291" s="3" t="inlineStr">
+        <is>
+          <t>08/04/2024</t>
+        </is>
+      </c>
+      <c r="G291" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO – SRP Nº 03/2023 - MARAPANIM - PMM</t>
+        </is>
+      </c>
+      <c r="H291" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇO PARA EVENTUAL AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS.</t>
+        </is>
+      </c>
+      <c r="I291" s="3" t="inlineStr">
+        <is>
+          <t>25/08/2023</t>
+        </is>
+      </c>
+      <c r="J291" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II</t>
+        </is>
+      </c>
+      <c r="K291" s="3" t="inlineStr">
+        <is>
+          <t>MARILENE DE QUEIROZ NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="M291" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="292">
+      <c r="A292" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B292" s="3" t="inlineStr">
+        <is>
+          <t>014</t>
+        </is>
+      </c>
+      <c r="C292" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D292" s="3" t="inlineStr">
+        <is>
+          <t>SEMMU</t>
+        </is>
+      </c>
+      <c r="E292" s="3" t="inlineStr">
+        <is>
+          <t>6.118/2022</t>
+        </is>
+      </c>
+      <c r="F292" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2022</t>
+        </is>
+      </c>
+      <c r="G292" s="3" t="inlineStr">
+        <is>
+          <t>2022.014 SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H292" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE LOCAÇÃO DE VEÍCULOS AUTOMOTORES TERRESTRES.</t>
+        </is>
+      </c>
+      <c r="I292" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2022</t>
+        </is>
+      </c>
+      <c r="J292" s="3" t="inlineStr">
+        <is>
+          <t>ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="M292" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="293">
+      <c r="A293" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B293" s="3" t="inlineStr">
+        <is>
+          <t>007</t>
+        </is>
+      </c>
+      <c r="C293" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D293" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E293" s="3" t="inlineStr">
+        <is>
+          <t>2720/2024</t>
+        </is>
+      </c>
+      <c r="F293" s="3" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="G293" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS DE Nº 007/2023/PMC - CONT. 010/2024 - SEMED</t>
+        </is>
+      </c>
+      <c r="H293" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE GÁS LIQUEFEITO DE PETRÓLEO - GLP (ENVASADO EM BOTIJAS DE 13 KG) E VAZILHAMES, PARA ATENDER AS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I293" s="3" t="inlineStr">
+        <is>
+          <t>23/01/2024</t>
+        </is>
+      </c>
+      <c r="J293" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="K293" s="3" t="inlineStr">
+        <is>
+          <t>ELIETE VIEIRA DA SILVA(titular); JAMILLE ARAÚJO SOUZA GUERRA(suplente).</t>
+        </is>
+      </c>
+      <c r="M293" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="294">
+      <c r="A294" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C294" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D294" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E294" s="3" t="inlineStr">
+        <is>
+          <t>06/2020</t>
+        </is>
+      </c>
+      <c r="F294" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2020</t>
+        </is>
+      </c>
+      <c r="G294" s="3" t="inlineStr">
+        <is>
+          <t>SRP.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H294" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE MÁQUINAS MULTIFUNCIONAIS E MONOCROMÁTICAS, COM FORNECIMENTO DEPEÇAS, MANUTENÇÃO PREVENTIVA E CORRETIVA</t>
+        </is>
+      </c>
+      <c r="M294" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="295">
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B295" s="3" t="inlineStr">
+        <is>
+          <t>003</t>
+        </is>
+      </c>
+      <c r="C295" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D295" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E295" s="3" t="inlineStr">
+        <is>
+          <t>13.568/2023</t>
+        </is>
+      </c>
+      <c r="F295" s="3" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="G295" s="3" t="inlineStr">
+        <is>
+          <t>#INEXIGIBILIDADE DE LICITAÇÃO N°. 003/2023-SESDS/PMA.</t>
+        </is>
+      </c>
+      <c r="H295" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE CONJUNTO TÁTICO OPERACIONAL - KIT TÁTICO OPERACIONAL._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I295" s="3" t="inlineStr">
+        <is>
+          <t>11/10/2023</t>
+        </is>
+      </c>
+      <c r="J295" s="3" t="inlineStr">
+        <is>
+          <t>HTTPS://ANANINDEUA.1DOC.COM.BR/?PG=DOC/VER&amp;HASH=2E49F37475A1609F9686F3FE&amp;ITD=7&amp;ORIGEM=LISTAGEM&amp;HIGHLIGHT=KIT+TATICO</t>
+        </is>
+      </c>
+      <c r="K295" s="3" t="inlineStr">
+        <is>
+          <t>RENATA DAS DORES NATIVIDADE(titular);  SUZANNA RAMOS DOS SANTOS MATA(suplente).</t>
+        </is>
+      </c>
+      <c r="L295" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;CONVÊNIO 907367/2020. RESSALTAMOS QUE ESTE PROCESSO ESTÁ SENDO RELANÇADO EM VIRTUDE DO LANÇAMENTO INICIAL (ID: 3.956.888, DATA:16/01/2024, HORA: 12:25) CONTER DIVERGÊNCIAS DE INFORMAÇÕES EM RELAÇÃO AO PROCESSO ADMINISTRATIVO Nº. 13.568/2023 - 1DOC ANAN</t>
+        </is>
+      </c>
+      <c r="M295" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="296">
+      <c r="A296" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C296" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D296" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E296" s="3" t="inlineStr">
+        <is>
+          <t>112/2020</t>
+        </is>
+      </c>
+      <c r="F296" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2020</t>
+        </is>
+      </c>
+      <c r="G296" s="3" t="inlineStr">
+        <is>
+          <t>2019.001.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H296" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO ( CAFÉ, AÇÚCAR, LEITE , ADOÇANTE E FILTRO)</t>
+        </is>
+      </c>
+      <c r="M296" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="297">
+      <c r="A297" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B297" s="3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="C297" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D297" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E297" s="3" t="inlineStr">
+        <is>
+          <t>2023.09.088</t>
+        </is>
+      </c>
+      <c r="F297" s="3" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="G297" s="3" t="inlineStr">
+        <is>
+          <t>#Nº CP.SRP Nº 3/2022-021-SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H297" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DAS INSTALAÇÕES, COMPREENDENDO O FORNECIMENTO DE MÃO-DE-OBRA, VISANDO ATENDER AS NECESSIDADES DA SEDE DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO –SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="I297" s="3" t="inlineStr">
+        <is>
+          <t>25/09/2023</t>
+        </is>
+      </c>
+      <c r="J297" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO-SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="K297" s="3" t="inlineStr">
+        <is>
+          <t>JOÃO VICTOR SANCHES DE LIMA</t>
+        </is>
+      </c>
+      <c r="M297" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="298">
+      <c r="A298" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C298" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D298" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E298" s="3" t="inlineStr">
+        <is>
+          <t>113/2020</t>
+        </is>
+      </c>
+      <c r="F298" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2020</t>
+        </is>
+      </c>
+      <c r="G298" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H298" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M298" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="299">
+      <c r="A299" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B299" s="3" t="inlineStr">
+        <is>
+          <t>6424</t>
+        </is>
+      </c>
+      <c r="C299" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D299" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E299" s="3" t="inlineStr">
+        <is>
+          <t>6424/2023</t>
+        </is>
+      </c>
+      <c r="F299" s="3" t="inlineStr">
+        <is>
+          <t>14/03/2024</t>
+        </is>
+      </c>
+      <c r="G299" s="3" t="inlineStr">
+        <is>
+          <t>INEXIGIBILIDADE DE LICITAÇÃO - 6424/2023 - SEMED</t>
+        </is>
+      </c>
+      <c r="H299" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS TÉCNICOS PEDAGÓGICOS PEESONALIZADOS PARA A RMEA (FAZ).</t>
+        </is>
+      </c>
+      <c r="I299" s="3" t="inlineStr">
+        <is>
+          <t>01/09/2023</t>
+        </is>
+      </c>
+      <c r="J299" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="K299" s="3" t="inlineStr">
+        <is>
+          <t>ANA PAULA FERNANDES RENATO(titular); ILMA PINHEIRO BRANDÃO(suplente).</t>
+        </is>
+      </c>
+      <c r="M299" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="300">
+      <c r="A300" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C300" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D300" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E300" s="3" t="inlineStr">
+        <is>
+          <t>114/2020</t>
+        </is>
+      </c>
+      <c r="F300" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2020</t>
+        </is>
+      </c>
+      <c r="G300" s="3" t="inlineStr">
+        <is>
+          <t>SRP. 2019.003.SEMED.PMA</t>
+        </is>
+      </c>
+      <c r="H300" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO ( LIMPEZA E HIGIENE)</t>
+        </is>
+      </c>
+      <c r="M300" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="301">
+      <c r="A301" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B301" s="3" t="inlineStr">
+        <is>
+          <t>011</t>
+        </is>
+      </c>
+      <c r="C301" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D301" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E301" s="3" t="inlineStr">
+        <is>
+          <t>076/2023</t>
+        </is>
+      </c>
+      <c r="F301" s="3" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="G301" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP N°. 011/2023-PMC.</t>
+        </is>
+      </c>
+      <c r="H301" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE GÁS DE COZINHA, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT E SUAS UNIDADES.</t>
+        </is>
+      </c>
+      <c r="I301" s="3" t="inlineStr">
+        <is>
+          <t>30/10/2023</t>
+        </is>
+      </c>
+      <c r="J301" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="K301" s="3" t="inlineStr">
+        <is>
+          <t>ALTINEY MARISTELA FERREIRA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="M301" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="302">
+      <c r="A302" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C302" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D302" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E302" s="3" t="inlineStr">
+        <is>
+          <t>3671/2018/SEMED</t>
+        </is>
+      </c>
+      <c r="F302" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2019</t>
+        </is>
+      </c>
+      <c r="G302" s="3" t="inlineStr">
+        <is>
+          <t>2019.003.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H302" s="3" t="inlineStr">
+        <is>
+          <t>MATERIAL DE CONSUMO (LIMPEZA E HIGIENE)</t>
+        </is>
+      </c>
+      <c r="M302" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="303">
+      <c r="A303" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B303" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C303" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D303" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E303" s="3" t="inlineStr">
+        <is>
+          <t>5.057/2024</t>
+        </is>
+      </c>
+      <c r="F303" s="3" t="inlineStr">
+        <is>
+          <t>29/02/2024</t>
+        </is>
+      </c>
+      <c r="G303" s="3" t="inlineStr">
+        <is>
+          <t>Nº 002/2024.SECULT.PMA</t>
+        </is>
+      </c>
+      <c r="H303" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SHOW ARTÍSTICO DO SHOW VIRGÍNIA COM A ATRIZ CLÁUDIA ABREU COMO PARTE DA PROGRAMAÇÃO DE INAUGURAÇÃO DO TEATRO MUNICIPAL DE ANANINDEUA, NOS DIAS 01, 02 E 03 DE MAIO DE 2024.</t>
+        </is>
+      </c>
+      <c r="I303" s="3" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="J303" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA - SECULT</t>
+        </is>
+      </c>
+      <c r="K303" s="3" t="inlineStr">
+        <is>
+          <t>WELLYNGTON DIAS DA SILVA</t>
+        </is>
+      </c>
+      <c r="M303" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="304">
+      <c r="A304" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C304" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D304" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E304" s="3" t="inlineStr">
+        <is>
+          <t>3670/2018/SEMED</t>
+        </is>
+      </c>
+      <c r="F304" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2019</t>
+        </is>
+      </c>
+      <c r="G304" s="3" t="inlineStr">
+        <is>
+          <t>PE Nº 2019.004.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H304" s="3" t="inlineStr">
+        <is>
+          <t>MATERIAIS DE CONSUMO (PERIFÉRICOS)</t>
+        </is>
+      </c>
+      <c r="M304" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="305">
+      <c r="A305" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B305" s="3" t="inlineStr">
+        <is>
+          <t>010</t>
+        </is>
+      </c>
+      <c r="C305" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D305" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E305" s="3" t="inlineStr">
+        <is>
+          <t>034/2023</t>
+        </is>
+      </c>
+      <c r="F305" s="3" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="G305" s="3" t="inlineStr">
+        <is>
+          <t>SRP N°. 010/2023-PREFEITURA MUNICIPAL DE SANTA IZABEL</t>
+        </is>
+      </c>
+      <c r="H305" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE GÊNEROS ALIMENTÍCIOS, PARA ATENDER AS NECESSIDADES INSTITUCIONAIS DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT, E SUAS UNIDADES._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I305" s="3" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="J305" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT</t>
+        </is>
+      </c>
+      <c r="K305" s="3" t="inlineStr">
+        <is>
+          <t>ALTINEY MARISTELA FERREIRA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="M305" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="306">
+      <c r="A306" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B306" s="3" t="inlineStr">
+        <is>
+          <t>004</t>
+        </is>
+      </c>
+      <c r="C306" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D306" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E306" s="3" t="inlineStr">
+        <is>
+          <t>5.463/2022-SEMCAT</t>
+        </is>
+      </c>
+      <c r="F306" s="3" t="inlineStr">
+        <is>
+          <t>18/10/2022</t>
+        </is>
+      </c>
+      <c r="G306" s="3" t="inlineStr">
+        <is>
+          <t>SRP N°. 004/2022 - SANTA IZABEL/PA.</t>
+        </is>
+      </c>
+      <c r="H306" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE GÊNEROS ALIMENTÍCIOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO DO MUNICÍPIO DE ANANINDEUA E SUAS UNIDADES</t>
+        </is>
+      </c>
+      <c r="I306" s="3" t="inlineStr">
+        <is>
+          <t>30/06/2022</t>
+        </is>
+      </c>
+      <c r="J306" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTENCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="K306" s="3" t="inlineStr">
+        <is>
+          <t>Jose Martiniano Oliveira Neto</t>
+        </is>
+      </c>
+      <c r="M306" s="3" t="inlineStr">
+        <is>
+          <t>18/10/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="307">
+      <c r="A307" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B307" s="3" t="inlineStr">
+        <is>
+          <t>13157</t>
+        </is>
+      </c>
+      <c r="C307" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D307" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E307" s="3" t="inlineStr">
+        <is>
+          <t>13.157/2023</t>
+        </is>
+      </c>
+      <c r="F307" s="3" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="G307" s="3" t="inlineStr">
+        <is>
+          <t>PROC. ADMINISTRATIVO Nº 13.157/2023</t>
+        </is>
+      </c>
+      <c r="H307" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL TIPO GALPÃO NÃO RESIDENCIAL E ACESSÓRIOS POR 12 (DOZE) MESES.</t>
+        </is>
+      </c>
+      <c r="I307" s="3" t="inlineStr">
+        <is>
+          <t>06/09/2023</t>
+        </is>
+      </c>
+      <c r="J307" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS</t>
+        </is>
+      </c>
+      <c r="K307" s="3" t="inlineStr">
+        <is>
+          <t>ANA PAULA GOMES MENDONÇA(titular); ALAN GUERREIRO DA SILVA(suplente)</t>
+        </is>
+      </c>
+      <c r="M307" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="308">
+      <c r="A308" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C308" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D308" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E308" s="3" t="inlineStr">
+        <is>
+          <t>2570/2020</t>
+        </is>
+      </c>
+      <c r="F308" s="3" t="inlineStr">
+        <is>
+          <t>18/08/2020</t>
+        </is>
+      </c>
+      <c r="G308" s="3" t="inlineStr">
+        <is>
+          <t>MEMO 205/2020</t>
+        </is>
+      </c>
+      <c r="H308" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS CONTÍNUOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DE MATERIAIS PERMANENTES DE REFRIGERAÇÃO( AR CONDICIONADO TIPO SPLIT, CONVENCIONAL (ACJ), REFRIGERADORES, BEBEDOUROS E FRIGOBARES COM FORNECI</t>
+        </is>
+      </c>
+      <c r="M308" s="3" t="inlineStr">
+        <is>
+          <t>18/08/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="309">
+      <c r="A309" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B309" s="3" t="inlineStr">
+        <is>
+          <t>6463</t>
+        </is>
+      </c>
+      <c r="C309" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D309" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E309" s="3" t="inlineStr">
+        <is>
+          <t>6463/2023</t>
+        </is>
+      </c>
+      <c r="F309" s="3" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="G309" s="3" t="inlineStr">
+        <is>
+          <t>INEXIGIBILIDADE DE LICITAÇÃO - 6463/2023 - SEMED</t>
+        </is>
+      </c>
+      <c r="H309" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS DE CONSULTORIA ESTRATÉGICA E MENTORIA, JUNTO A EQUIPE DA SECRETRIA MUNICIPAL DE EDUCAÇÃO PARA DESENVOLVIMENTO E APERFEIÇOAMENTO DA POLITICA DE EDUCAÇÃO INTEGRAL COM FOCO NA QUALIDADEDE, AGILIDADE E EFICIÊNCIA DA GESTÃO.</t>
+        </is>
+      </c>
+      <c r="I309" s="3" t="inlineStr">
+        <is>
+          <t>24/10/2023</t>
+        </is>
+      </c>
+      <c r="J309" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="K309" s="3" t="inlineStr">
+        <is>
+          <t>ANA PAULA FERNANDES RENATO(titular); ILMA PINHEIRO BRANDÃO(suplente).</t>
+        </is>
+      </c>
+      <c r="M309" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="310">
+      <c r="A310" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B310" s="3" t="inlineStr">
+        <is>
+          <t>013</t>
+        </is>
+      </c>
+      <c r="C310" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D310" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E310" s="3" t="inlineStr">
+        <is>
+          <t>5.920/2022-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F310" s="3" t="inlineStr">
+        <is>
+          <t>18/07/2022</t>
+        </is>
+      </c>
+      <c r="G310" s="3" t="inlineStr">
+        <is>
+          <t>SRP 013/2021/SESMA-PMB</t>
+        </is>
+      </c>
+      <c r="H310" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE INFORMATICA.</t>
+        </is>
+      </c>
+      <c r="I310" s="3" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="J310" s="3" t="inlineStr">
+        <is>
+          <t> SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.   Observação: NÃO INFORMADA</t>
+        </is>
+      </c>
+      <c r="K310" s="3" t="inlineStr">
+        <is>
+          <t>Jose Martiniano Oliveira Neto</t>
+        </is>
+      </c>
+      <c r="M310" s="3" t="inlineStr">
+        <is>
+          <t>18/07/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="311">
+      <c r="A311" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B311" s="3" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="C311" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D311" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E311" s="3" t="inlineStr">
+        <is>
+          <t>3133</t>
+        </is>
+      </c>
+      <c r="F311" s="3" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="G311" s="3" t="inlineStr">
+        <is>
+          <t>DISPENSA Nº06/2023.007 SESAU-PMA</t>
+        </is>
+      </c>
+      <c r="H311" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM ELEVADOR CONVENCIONAL,INSTALADO NO PRÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="I311" s="3" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="J311" s="3" t="inlineStr">
+        <is>
+          <t>COMPRASPUBLICAS.COM.BR-(PORTAL DE COMPRAS PUBLICAS)</t>
+        </is>
+      </c>
+      <c r="K311" s="3" t="inlineStr">
+        <is>
+          <t>RAIMUNDO SÉRGIO PEREIRA BARRO</t>
+        </is>
+      </c>
+      <c r="M311" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="312">
+      <c r="A312" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C312" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D312" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E312" s="3" t="inlineStr">
+        <is>
+          <t>2017/07/10429</t>
+        </is>
+      </c>
+      <c r="F312" s="3" t="inlineStr">
+        <is>
+          <t>18/07/2017</t>
+        </is>
+      </c>
+      <c r="G312" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL Nº 005/2017 - CMA</t>
+        </is>
+      </c>
+      <c r="H312" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE CARTUCHOS E TONNER PARA IMPRESSORA E MATERIAL DE EXPEDIENTE. PARA ATENDER AS NECESSIDADES DESTA SEMAD PELO PERÍODO DE 12 (DOZE) MESES</t>
+        </is>
+      </c>
+      <c r="M312" s="3" t="inlineStr">
+        <is>
+          <t>18/07/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="313">
+      <c r="A313" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B313" s="3" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="C313" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D313" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E313" s="3" t="inlineStr">
+        <is>
+          <t>8073/2023</t>
+        </is>
+      </c>
+      <c r="F313" s="3" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="G313" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO SRP Nº13/2022</t>
+        </is>
+      </c>
+      <c r="H313" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO CONJUNTA DA PRESTAÇÃO DE SERVIÇO MÓVEL PESSOAL (SMP - DADOS MÓVEIS E VOZ), GESTÃO DE DISPOSITIVOS MÓVEIS (MDM) E OPÇÃO APARELHOS MÓVEIS EM COMODATO PARA ATENDER AS NECESSIDADES DOS ÓRGÃOS INTEGRANTES DA PREFEITURA MUNICIPAL DE ANANINDEUA – PMA</t>
+        </is>
+      </c>
+      <c r="I313" s="3" t="inlineStr">
+        <is>
+          <t>31/01/2024</t>
+        </is>
+      </c>
+      <c r="J313" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO - SEMAD</t>
+        </is>
+      </c>
+      <c r="K313" s="3" t="inlineStr">
+        <is>
+          <t>JOZIANI ELEM NEVES DE ALMEIDA(titular); PAULO DIEGO DE SENA HAICK(suplente).</t>
+        </is>
+      </c>
+      <c r="M313" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="314">
+      <c r="A314" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C314" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D314" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E314" s="3" t="inlineStr">
+        <is>
+          <t>057/2020</t>
+        </is>
+      </c>
+      <c r="F314" s="3" t="inlineStr">
+        <is>
+          <t>18/06/2020</t>
+        </is>
+      </c>
+      <c r="G314" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SRP Nº 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H314" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE MÁQUINAS MULTIFUNCIONAIS, COM FORNECIMENTO DE PEÇAS, MANUTENÇÃO PREVENTIVA E CORRETIVA, SUPRIMENTOS E CONSUMÍVEIS, EXCETO PAPEL.</t>
+        </is>
+      </c>
+      <c r="M314" s="3" t="inlineStr">
+        <is>
+          <t>18/06/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="315">
+      <c r="A315" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B315" s="3" t="inlineStr">
+        <is>
+          <t>004</t>
+        </is>
+      </c>
+      <c r="C315" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D315" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E315" s="3" t="inlineStr">
+        <is>
+          <t>13.571/2023</t>
+        </is>
+      </c>
+      <c r="F315" s="3" t="inlineStr">
+        <is>
+          <t>16/01/2024</t>
+        </is>
+      </c>
+      <c r="G315" s="3" t="inlineStr">
+        <is>
+          <t>#INEXIGIBILIDADE DE LICITAÇÃO N°. 004/2023-SESDS/PMA</t>
+        </is>
+      </c>
+      <c r="H315" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE ESPARGIDOR DEFENSIVO.</t>
+        </is>
+      </c>
+      <c r="I315" s="3" t="inlineStr">
+        <is>
+          <t>11/10/2023</t>
+        </is>
+      </c>
+      <c r="J315" s="3" t="inlineStr">
+        <is>
+          <t>HTTPS://ANANINDEUA.1DOC.COM.BR/?PG=DOC/VER&amp;HASH=199744F23A43E09923C3B2A5&amp;ITD=7&amp;ORIGEM=PAINEL_SETOR</t>
+        </is>
+      </c>
+      <c r="K315" s="3" t="inlineStr">
+        <is>
+          <t>RENATA DAS DORES NATIVIDADE</t>
+        </is>
+      </c>
+      <c r="L315" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;CONVÊNIO Nº 907367/2020.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M315" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="316">
+      <c r="A316" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C316" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D316" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E316" s="3" t="inlineStr">
+        <is>
+          <t>2031/2019</t>
+        </is>
+      </c>
+      <c r="F316" s="3" t="inlineStr">
+        <is>
+          <t>18/06/2019</t>
+        </is>
+      </c>
+      <c r="G316" s="3" t="inlineStr">
+        <is>
+          <t>MEMO N° 550/2019</t>
+        </is>
+      </c>
+      <c r="H316" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO PARA ATENDER AS NECESSIDADES DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE ANANINDEUA E DA SEMED</t>
+        </is>
+      </c>
+      <c r="M316" s="3" t="inlineStr">
+        <is>
+          <t>18/06/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="317">
+      <c r="A317" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B317" s="3" t="inlineStr">
+        <is>
+          <t>034</t>
+        </is>
+      </c>
+      <c r="C317" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D317" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E317" s="3" t="inlineStr">
+        <is>
+          <t>14.814/2023</t>
+        </is>
+      </c>
+      <c r="F317" s="3" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="G317" s="3" t="inlineStr">
+        <is>
+          <t>MEMORANDO CONTABILIDADE Nº 034/2023</t>
+        </is>
+      </c>
+      <c r="H317" s="3" t="inlineStr">
+        <is>
+          <t>PARTICIPAÇÃO NO CURSO CONTADOR DE VALOR</t>
+        </is>
+      </c>
+      <c r="I317" s="3" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="J317" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF- SECRETARIA MUNICIPAL DE PLANEJAMENTO, ORÇAMENTO E FINANÇAS</t>
+        </is>
+      </c>
+      <c r="K317" s="3" t="inlineStr">
+        <is>
+          <t>RAFAELLA CUNHA BASTOS MATHIAS(titular); LILIANNE MARÇAL DA SILVA(suplente).</t>
+        </is>
+      </c>
+      <c r="M317" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="318">
+      <c r="A318" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C318" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D318" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E318" s="3" t="inlineStr">
+        <is>
+          <t>135/2017-SEMCAT</t>
+        </is>
+      </c>
+      <c r="F318" s="3" t="inlineStr">
+        <is>
+          <t>18/06/2018</t>
+        </is>
+      </c>
+      <c r="G318" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL PARA REGISTRO DE PREÇOS Nº SRP.2017.001.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H318" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÁS E ÁGUA MINERAL</t>
+        </is>
+      </c>
+      <c r="M318" s="3" t="inlineStr">
+        <is>
+          <t>18/06/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="319">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B319" s="3" t="inlineStr">
+        <is>
+          <t>032</t>
+        </is>
+      </c>
+      <c r="C319" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D319" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E319" s="3" t="inlineStr">
+        <is>
+          <t>2023.10.032</t>
+        </is>
+      </c>
+      <c r="F319" s="3" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="G319" s="3" t="inlineStr">
+        <is>
+          <t>#2023.10.032.GP.PMA</t>
+        </is>
+      </c>
+      <c r="H319" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE BUFFET PARA FORNECIMENTO DE ALIMENTOS E COMPLEMENTOS;</t>
+        </is>
+      </c>
+      <c r="I319" s="3" t="inlineStr">
+        <is>
+          <t>30/10/2023</t>
+        </is>
+      </c>
+      <c r="J319" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE LICITAÇÃO. AV. MAGALHÃES BARATA, Nº 1515, BR 316, KM08, CENTRO, ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="K319" s="3" t="inlineStr">
+        <is>
+          <t>MÁRCIO DA SILVA ALVINO (CONTRATO Nº 004) | PAULA DA SILVA  CORREA (CONTRATO Nº 003)</t>
+        </is>
+      </c>
+      <c r="M319" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="320">
+      <c r="A320" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B320" s="3" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="C320" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D320" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E320" s="3" t="inlineStr">
+        <is>
+          <t> 209/2019</t>
+        </is>
+      </c>
+      <c r="F320" s="3" t="inlineStr">
+        <is>
+          <t>18/05/2020</t>
+        </is>
+      </c>
+      <c r="G320" s="3" t="inlineStr">
+        <is>
+          <t>SRP N 01/2019/CMA</t>
+        </is>
+      </c>
+      <c r="H320" s="3" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇO DE ACESSO A INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM VELOCIDADE DE 30MB.</t>
+        </is>
+      </c>
+      <c r="I320" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2020</t>
+        </is>
+      </c>
+      <c r="J320" s="3" t="inlineStr">
+        <is>
+          <t>SECELJ</t>
+        </is>
+      </c>
+      <c r="M320" s="3" t="inlineStr">
+        <is>
+          <t>18/05/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="321">
+      <c r="A321" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B321" s="3" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="C321" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D321" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E321" s="3" t="inlineStr">
+        <is>
+          <t>9085/2023</t>
+        </is>
+      </c>
+      <c r="F321" s="3" t="inlineStr">
+        <is>
+          <t>22/12/2023</t>
+        </is>
+      </c>
+      <c r="G321" s="3" t="inlineStr">
+        <is>
+          <t>9/2023-034</t>
+        </is>
+      </c>
+      <c r="H321" s="3" t="inlineStr">
+        <is>
+          <t>A PRESENTE LICITAÇÃO TEM COMO OBJETO A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE ÁGUA MINERAL NATURAL, PARA ATENDER ÀS NECESSIDADES DOS ÓRGÃOS E ENTIDADES DO PODER EXECUTIVO MUNICIPAL, SITUADOS NO MUNICÍPIO DE ANANINDEUA, DURANTE UM PERÍODO</t>
+        </is>
+      </c>
+      <c r="I321" s="3" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="J321" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K321" s="3" t="inlineStr">
+        <is>
+          <t>MÁRCIO DA SILVA ALVINO / EDSON ANTONIO MELO CORREIA / PEDRO AUGUSTO GARCIA CAMPOS/ WERMESON DE PAULA ANJOS / NATASHA FERNANDES CARDOSO / JOAO PAULO SOUTO CORDOVIL</t>
+        </is>
+      </c>
+      <c r="L321" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;EM CASO DE DISCORDÂNCIA EXISTENTE ENTRE AS ESPECIFICAÇÕES DOS ITENS DESCRITOS NO WWW.PORTALDECOMPRASPUBLICAS.COM.BR E AS ESPECIFICAÇÕES CONSTANTES NO TERMO DE REFERÊNCIA DESTE EDITAL, PREVALECERÃO AS DO EDITAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M321" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="322">
+      <c r="A322" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B322" s="3" t="inlineStr">
+        <is>
+          <t>019</t>
+        </is>
+      </c>
+      <c r="C322" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D322" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E322" s="3" t="inlineStr">
+        <is>
+          <t>12-4.312/2024</t>
+        </is>
+      </c>
+      <c r="G322" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS DE Nº 019/2023</t>
+        </is>
+      </c>
+      <c r="H322" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MOBILIÁRIO ESCOLAR, PARA ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA SEMED/PMA.</t>
+        </is>
+      </c>
+      <c r="I322" s="3" t="inlineStr">
+        <is>
+          <t>15/02/2024</t>
+        </is>
+      </c>
+      <c r="K322" s="3" t="inlineStr">
+        <is>
+          <t>ELIZABETH BRITO DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="M322" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="323">
+      <c r="A323" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B323" s="3" t="inlineStr">
+        <is>
+          <t>020</t>
+        </is>
+      </c>
+      <c r="C323" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D323" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E323" s="3" t="inlineStr">
+        <is>
+          <t>019/2023</t>
+        </is>
+      </c>
+      <c r="F323" s="3" t="inlineStr">
+        <is>
+          <t>22/12/2023</t>
+        </is>
+      </c>
+      <c r="G323" s="3" t="inlineStr">
+        <is>
+          <t>TERMO DE DISPENSA DE LICITAÇÃO N°. 020/2023</t>
+        </is>
+      </c>
+      <c r="H323" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE IMÓVEL PARA FUNCIONAMENTO DO CONSELHO TUTELAR IV, DE ANANINDEUA-PA.</t>
+        </is>
+      </c>
+      <c r="I323" s="3" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="J323" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="K323" s="3" t="inlineStr">
+        <is>
+          <t>Dário de Sena Dias</t>
+        </is>
+      </c>
+      <c r="M323" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="324">
+      <c r="A324" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B324" s="3" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="C324" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D324" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E324" s="3" t="inlineStr">
+        <is>
+          <t>3.939/2023</t>
+        </is>
+      </c>
+      <c r="F324" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="G324" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO Nº PE.SRP.2022.11.CMA</t>
+        </is>
+      </c>
+      <c r="H324" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE SOLUÇÃO ELETRÔNICA QUE PERMITA GERENCIAR E ORGANIZAR O ATENDIMENTO POR SENHAS, CONTEMPLANDO LOCAÇÃO DE EQUIPAMENTOS E SISTEMAS, COM ASSISTÊNCIA TÉCNICA E MANUTENÇÃO CORRETIVA, PREVENTIVA E ESPECIALIZADA, REPOSIÇÃO DE PEÇAS E INSUMOS DESTIN</t>
+        </is>
+      </c>
+      <c r="I324" s="3" t="inlineStr">
+        <is>
+          <t>24/03/2023</t>
+        </is>
+      </c>
+      <c r="J324" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE GESTÃO FAZENDÁRIA</t>
+        </is>
+      </c>
+      <c r="K324" s="3" t="inlineStr">
+        <is>
+          <t>TIAGO MACEDO COSTA DA SILVA (Titular)</t>
+        </is>
+      </c>
+      <c r="M324" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="325">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B325" s="3" t="inlineStr">
+        <is>
+          <t>003</t>
+        </is>
+      </c>
+      <c r="C325" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D325" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E325" s="3" t="inlineStr">
+        <is>
+          <t>2023.12.034.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F325" s="3" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="G325" s="3" t="inlineStr">
+        <is>
+          <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 003.2023.GP.PMA</t>
+        </is>
+      </c>
+      <c r="H325" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA PARA APRESENTAÇÃO DE SHOW ARTÍSTICO DA CANTORA JOELMA, NO DIA 03 DE JANEIRO DE 2024, NO MUNICÍPIO DE ANANINDEUA/PA, PARA ATENDER O ANIVERSÁRIO DA CIDADE.</t>
+        </is>
+      </c>
+      <c r="I325" s="3" t="inlineStr">
+        <is>
+          <t>12/12/2023</t>
+        </is>
+      </c>
+      <c r="J325" s="3" t="inlineStr">
+        <is>
+          <t>SEDE DA PREFEITURA MUNICIPAL DE ANANINDEUA, AV. MAGALHÃES BARATA, Nº1515, BR 316 KM 08, CENTRO, ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="K325" s="3" t="inlineStr">
+        <is>
+          <t>ANANDA DO VALLE MARTINS</t>
+        </is>
+      </c>
+      <c r="M325" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="326">
+      <c r="A326" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C326" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D326" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E326" s="3" t="inlineStr">
+        <is>
+          <t>50/2018</t>
+        </is>
+      </c>
+      <c r="F326" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2018</t>
+        </is>
+      </c>
+      <c r="G326" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2017.001.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H326" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÁS LIQUEFEITO E ÁGUA MINERAL</t>
+        </is>
+      </c>
+      <c r="M326" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="327">
+      <c r="A327" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B327" s="3" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="C327" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D327" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E327" s="3" t="inlineStr">
+        <is>
+          <t>069/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F327" s="3" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="G327" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP N°. 9/2023-002-PMVN</t>
+        </is>
+      </c>
+      <c r="H327" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS DE LIMPEZA, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT E SUAS UNIDADES._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I327" s="3" t="inlineStr">
+        <is>
+          <t>31/08/2023</t>
+        </is>
+      </c>
+      <c r="J327" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="K327" s="3" t="inlineStr">
+        <is>
+          <t>ALTINEY MARISTELA FERREIRA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="M327" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="328">
+      <c r="A328" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C328" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D328" s="3" t="inlineStr">
+        <is>
+          <t>VICE-PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E328" s="3" t="inlineStr">
+        <is>
+          <t>8931/2015/SESAU</t>
+        </is>
+      </c>
+      <c r="F328" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2016</t>
+        </is>
+      </c>
+      <c r="G328" s="3" t="inlineStr">
+        <is>
+          <t>PPRP.005.2015.PMA.SESAU</t>
+        </is>
+      </c>
+      <c r="H328" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE VEÍCULOS AUTOMOTORES PARA ATENDER AS NECESSIDADES DO GABINETE DO VICE-PREFEITO.</t>
+        </is>
+      </c>
+      <c r="M328" s="3" t="inlineStr">
+        <is>
+          <t>18/04/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="329">
+      <c r="A329" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B329" s="3" t="inlineStr">
+        <is>
+          <t>093</t>
+        </is>
+      </c>
+      <c r="C329" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D329" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E329" s="3" t="inlineStr">
+        <is>
+          <t>16.572/2023</t>
+        </is>
+      </c>
+      <c r="F329" s="3" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="G329" s="3" t="inlineStr">
+        <is>
+          <t>Nº 2023.09.093.PMA.SEMUTRAN- ATA DE REGISTRO DE PREÇOS Nº 2022.060.SESAU.PMA</t>
+        </is>
+      </c>
+      <c r="H329" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE MATERIAL PERMANENTE – MOBILIÁRIO GERAL, PARA ATENDER A SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO.</t>
+        </is>
+      </c>
+      <c r="I329" s="3" t="inlineStr">
+        <is>
+          <t>28/09/2023</t>
+        </is>
+      </c>
+      <c r="J329" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO-SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="K329" s="3" t="inlineStr">
+        <is>
+          <t>Joelson Jose Batista do Nascimento</t>
+        </is>
+      </c>
+      <c r="M329" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="330">
+      <c r="A330" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C330" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D330" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E330" s="3" t="inlineStr">
+        <is>
+          <t>2018.05.087.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F330" s="3" t="inlineStr">
+        <is>
+          <t>18/03/2019</t>
+        </is>
+      </c>
+      <c r="G330" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS Nº 001/2018-CMA. PREGÃO PRESENCIAL Nº 006.2017.CMA.  000008 - ANANINDEUA   008501 - SEC. MUN.</t>
+        </is>
+      </c>
+      <c r="H330" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO E INSTALAÇÃO DE EQUIPAMENTOS PARA IMPLANTAÇÃO DE SISTEMA DE SEGURANÇA ELETRÔNICA COM ACESSO REMOTO PARA A SEDE SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO-SEMUTRAN.</t>
+        </is>
+      </c>
+      <c r="M330" s="3" t="inlineStr">
+        <is>
+          <t>18/03/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="331">
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t>Contratos</t>
+        </is>
+      </c>
+      <c r="B331" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C331" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D331" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E331" s="3" t="inlineStr">
+        <is>
+          <t>13.569/2023</t>
+        </is>
+      </c>
+      <c r="F331" s="3" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="G331" s="3" t="inlineStr">
+        <is>
+          <t>INEXIGIBILIDADE DE LICITAÇÃO N°. 002/2023-SESDS/PMA</t>
+        </is>
+      </c>
+      <c r="H331" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ARMA DE FOGO - ESPINGARDA DE REPETIÇÃO CALIBRE 12</t>
+        </is>
+      </c>
+      <c r="I331" s="3" t="inlineStr">
+        <is>
+          <t>11/10/2023</t>
+        </is>
+      </c>
+      <c r="J331" s="3" t="inlineStr">
+        <is>
+          <t>PLATAFORMA ANANIN DIGITAL: HTTPS://ANANINDEUA.1DOC.COM.BR/?PG=DOC/VER&amp;HASH=E4639B83E267378EB30EA742&amp;ITD=7&amp;ORIGEM=LISTAGEM&amp;HIGHLIGHT=ESPINGARDA</t>
+        </is>
+      </c>
+      <c r="K331" s="3" t="inlineStr">
+        <is>
+          <t>Renata das Dores Natividade</t>
+        </is>
+      </c>
+      <c r="M331" s="3" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="332">
+      <c r="A332" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C332" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D332" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E332" s="3" t="inlineStr">
+        <is>
+          <t>17414</t>
+        </is>
+      </c>
+      <c r="F332" s="3" t="inlineStr">
+        <is>
+          <t>17/12/2019</t>
+        </is>
+      </c>
+      <c r="G332" s="3" t="inlineStr">
+        <is>
+          <t>108/2019</t>
+        </is>
+      </c>
+      <c r="H332" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA CONTRATAÇÃO DE SERVIÇOS DE PRESTAÇÃO DE SERVIÇOS DE RESERVA DE PASSAGENS AÉREAS NA FORMA DE BILHETE PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE DE ANANINDEU-NÍVEL CENTRAL,CMS, FORMAÇÃO DE RE</t>
+        </is>
+      </c>
+      <c r="M332" s="3" t="inlineStr">
+        <is>
+          <t>17/12/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="333">
+      <c r="A333" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C333" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D333" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E333" s="3" t="inlineStr">
+        <is>
+          <t>2017.004.PMA.SEMED	 ADES</t>
+        </is>
+      </c>
+      <c r="F333" s="3" t="inlineStr">
+        <is>
+          <t>17/12/2017</t>
+        </is>
+      </c>
+      <c r="H333" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (CAFÉ, AÇUCAR, LEITE , ADOÇANTE, FILTRO, ÁGUA MINERAL EM COPO DE 200ML, GARRAFA 1,5L, NÉCTAR DE FRUTAS E REFRIGERANTE), PARA ATENDER AS NECESSIDADES DA PREFITURA DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M333" s="3" t="inlineStr">
+        <is>
+          <t>17/12/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="334">
+      <c r="A334" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B334" s="3" t="inlineStr">
+        <is>
+          <t>003</t>
+        </is>
+      </c>
+      <c r="C334" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D334" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E334" s="3" t="inlineStr">
+        <is>
+          <t>10.477/2023</t>
+        </is>
+      </c>
+      <c r="G334" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº. 003/2023-PMI</t>
+        </is>
+      </c>
+      <c r="H334" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE, PELO PERÍODO DE 12 (DOZE) MESES, PARA ATENDER ÀS NECESSIDADES DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DE ANANINDEUA, CONFORME AS ESPECIFICAÇÕES, CONDIÇÕES E EXIGÊNCIAS ESTABELECIDAS NO TERMO DE REFERÊNCIA._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I334" s="3" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="M334" s="3" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="335">
+      <c r="A335" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B335" s="3" t="inlineStr">
+        <is>
+          <t>004</t>
+        </is>
+      </c>
+      <c r="C335" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D335" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E335" s="3" t="inlineStr">
+        <is>
+          <t> 9.313/2022</t>
+        </is>
+      </c>
+      <c r="F335" s="3" t="inlineStr">
+        <is>
+          <t>17/10/2022</t>
+        </is>
+      </c>
+      <c r="G335" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS Nº 004/2022 PREGÃO ELETRÔNICO SRP Nº 007/2022</t>
+        </is>
+      </c>
+      <c r="H335" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA O FORNECIMENTO DE GÊNEROS ALIMENTÍCIOS PARA SUPRIR AS NECESSIDADES DA SEURB.</t>
+        </is>
+      </c>
+      <c r="I335" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2022</t>
+        </is>
+      </c>
+      <c r="J335" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS</t>
+        </is>
+      </c>
+      <c r="K335" s="3" t="inlineStr">
+        <is>
+          <t>Ana Paula Gomnes Mendonça (Titular) Carla valessa silva barbosa de lima (Titular) Allan Guerreiro da Silva  (Titular) Victor Andrade Murilla (Substitu</t>
+        </is>
+      </c>
+      <c r="M335" s="3" t="inlineStr">
+        <is>
+          <t>17/10/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="336">
+      <c r="A336" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C336" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D336" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E336" s="3" t="inlineStr">
+        <is>
+          <t>094/2019-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="F336" s="3" t="inlineStr">
+        <is>
+          <t>17/10/2019</t>
+        </is>
+      </c>
+      <c r="G336" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO ADMINISTRATIVO Nº 007/2019-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="H336" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M336" s="3" t="inlineStr">
+        <is>
+          <t>17/10/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="337">
+      <c r="A337" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B337" s="3" t="inlineStr">
+        <is>
+          <t>034</t>
+        </is>
+      </c>
+      <c r="C337" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D337" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E337" s="3" t="inlineStr">
+        <is>
+          <t>18.202/2024</t>
+        </is>
+      </c>
+      <c r="G337" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 9/2023-034-SEMAD.PMA</t>
+        </is>
+      </c>
+      <c r="H337" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE ÁGUA MINERAL NATURAL, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEURB</t>
+        </is>
+      </c>
+      <c r="I337" s="3" t="inlineStr">
+        <is>
+          <t>25/07/2024</t>
+        </is>
+      </c>
+      <c r="J337" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS</t>
+        </is>
+      </c>
+      <c r="M337" s="3" t="inlineStr">
+        <is>
+          <t>17/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="338">
+      <c r="A338" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C338" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D338" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E338" s="3" t="inlineStr">
+        <is>
+          <t>028/2019-ADM/CGM</t>
+        </is>
+      </c>
+      <c r="F338" s="3" t="inlineStr">
+        <is>
+          <t>17/09/2019</t>
+        </is>
+      </c>
+      <c r="G338" s="3" t="inlineStr">
+        <is>
+          <t>20190021</t>
+        </is>
+      </c>
+      <c r="H338" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº PP-003/2019-PMT. PROCESSO ADMINISTRATIVO Nº 20190021</t>
+        </is>
+      </c>
+      <c r="M338" s="3" t="inlineStr">
+        <is>
+          <t>17/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="339">
+      <c r="A339" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B339" s="3" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="C339" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D339" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E339" s="3" t="inlineStr">
+        <is>
+          <t> PROCESSO Nº 7.076/2023</t>
+        </is>
+      </c>
+      <c r="F339" s="3" t="inlineStr">
+        <is>
+          <t>17/08/2023</t>
+        </is>
+      </c>
+      <c r="G339" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÕNICO SRP Nº 02/2023</t>
+        </is>
+      </c>
+      <c r="H339" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO À ATA DE REGISTRO DE PREÇO - AQUISIÇÃO DE MATERIAL DE EXPEDIENTE</t>
+        </is>
+      </c>
+      <c r="I339" s="3" t="inlineStr">
+        <is>
+          <t>11/08/2023</t>
+        </is>
+      </c>
+      <c r="J339" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF - SECRETARIA MUNICIPAL DE PLANEJAMENTO , ORÇAMENTO E FINANÇAS</t>
+        </is>
+      </c>
+      <c r="M339" s="3" t="inlineStr">
+        <is>
+          <t>17/08/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="340">
+      <c r="A340" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C340" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D340" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E340" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2017.001.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="F340" s="3" t="inlineStr">
+        <is>
+          <t>17/07/2019</t>
+        </is>
+      </c>
+      <c r="G340" s="3" t="inlineStr">
+        <is>
+          <t>058/2018-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="H340" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE ÁGUA MINERAL DE 20 LITROS E GÁS LIQUEFEITO</t>
+        </is>
+      </c>
+      <c r="M340" s="3" t="inlineStr">
+        <is>
+          <t>17/07/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="341">
+      <c r="A341" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C341" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D341" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E341" s="3" t="inlineStr">
+        <is>
+          <t>14.981/2019</t>
+        </is>
+      </c>
+      <c r="F341" s="3" t="inlineStr">
+        <is>
+          <t>17/05/2021</t>
+        </is>
+      </c>
+      <c r="G341" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO Nº 003/2020</t>
+        </is>
+      </c>
+      <c r="H341" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO RAMO DE ENGENHARIA MECÂNICA E ELÉTRICA, PARA A PRESTAÇÃO DE SERVIÇOS CONTÍNUOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DE MATERIAIS PERMANENTES DE REFRIGERAÇÃO COM INSTALAÇÃO, DESINSTALAÇÃO E FORNECIMENTO DE PEÇAS</t>
+        </is>
+      </c>
+      <c r="M341" s="3" t="inlineStr">
+        <is>
+          <t>17/05/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="342">
+      <c r="A342" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B342" s="3" t="inlineStr">
+        <is>
+          <t>010</t>
+        </is>
+      </c>
+      <c r="C342" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D342" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E342" s="3" t="inlineStr">
+        <is>
+          <t>2021/03/002800</t>
+        </is>
+      </c>
+      <c r="F342" s="3" t="inlineStr">
+        <is>
+          <t>17/05/2021</t>
+        </is>
+      </c>
+      <c r="G342" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO Nº 010/2020 -SESAU</t>
+        </is>
+      </c>
+      <c r="H342" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE INFORMÁTICA</t>
+        </is>
+      </c>
+      <c r="I342" s="3" t="inlineStr">
+        <is>
+          <t>24/03/2021</t>
+        </is>
+      </c>
+      <c r="J342" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE GESTÃO FAZENDÁRIA DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="M342" s="3" t="inlineStr">
+        <is>
+          <t>17/05/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="343">
+      <c r="A343" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C343" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D343" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="F343" s="3" t="inlineStr">
+        <is>
+          <t>17/05/2018</t>
+        </is>
+      </c>
+      <c r="H343" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS DE Nº011/SESMA/2017 (BELÉM)</t>
+        </is>
+      </c>
+      <c r="M343" s="3" t="inlineStr">
+        <is>
+          <t>17/05/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="344">
+      <c r="A344" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C344" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D344" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E344" s="3" t="inlineStr">
+        <is>
+          <t>3970/2016.SEMED</t>
+        </is>
+      </c>
+      <c r="F344" s="3" t="inlineStr">
+        <is>
+          <t>17/04/2018</t>
+        </is>
+      </c>
+      <c r="G344" s="3" t="inlineStr">
+        <is>
+          <t>2017.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H344" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M344" s="3" t="inlineStr">
+        <is>
+          <t>17/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="345">
+      <c r="A345" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C345" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D345" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E345" s="3" t="inlineStr">
+        <is>
+          <t>309/2019</t>
+        </is>
+      </c>
+      <c r="F345" s="3" t="inlineStr">
+        <is>
+          <t>17/03/2020</t>
+        </is>
+      </c>
+      <c r="G345" s="3" t="inlineStr">
+        <is>
+          <t>Nº 137/GAP-BE/2019</t>
+        </is>
+      </c>
+      <c r="H345" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A AQUISIÇÃO DE CANALETAS DE CONCRETO, TUBOS, BLOCOS E AFINS PARA A MANUTENÇÃO DE DRENAGEM DE VIAS PÚBLICAS DESTE MUNICÍPIO.</t>
+        </is>
+      </c>
+      <c r="M345" s="3" t="inlineStr">
+        <is>
+          <t>17/03/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="346">
+      <c r="A346" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B346" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C346" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D346" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E346" s="3" t="inlineStr">
+        <is>
+          <t>02/2022</t>
+        </is>
+      </c>
+      <c r="F346" s="3" t="inlineStr">
+        <is>
+          <t>15/02/2022</t>
+        </is>
+      </c>
+      <c r="H346" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PARA COMERCIALIZAÇÃO DE PRODUTOS AGROPECUÁRIOS ALIMENTARES EM FEIRAS E MERCADOS NO MUNICÍPIO DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="I346" s="3" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="J346" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE DESENVOLVIMENTO ECONÔMICO - SEDEC</t>
+        </is>
+      </c>
+      <c r="M346" s="3" t="inlineStr">
+        <is>
+          <t>17/02/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="347">
+      <c r="A347" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B347" s="3" t="inlineStr">
+        <is>
+          <t>1751</t>
+        </is>
+      </c>
+      <c r="C347" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D347" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E347" s="3" t="inlineStr">
+        <is>
+          <t>1751/2021</t>
+        </is>
+      </c>
+      <c r="F347" s="3" t="inlineStr">
+        <is>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="H347" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO E INSTALAÇÃO DE EQUIPAMENTOS DE AR CONDICIONADO</t>
+        </is>
+      </c>
+      <c r="I347" s="3" t="inlineStr">
+        <is>
+          <t>08/04/2021</t>
+        </is>
+      </c>
+      <c r="J347" s="3" t="inlineStr">
+        <is>
+          <t>PORTAL DE COMPRAS DO GOVERNO FEDERAL - WWW.COMPRASGOVERNAMENTAIS.GOV.BR</t>
+        </is>
+      </c>
+      <c r="M347" s="3" t="inlineStr">
+        <is>
+          <t>17/02/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="348">
+      <c r="A348" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B348" s="3" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="C348" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D348" s="3" t="inlineStr">
+        <is>
+          <t>SEMES</t>
+        </is>
+      </c>
+      <c r="E348" s="3" t="inlineStr">
+        <is>
+          <t>004/2022</t>
+        </is>
+      </c>
+      <c r="F348" s="3" t="inlineStr">
+        <is>
+          <t>15/02/2022</t>
+        </is>
+      </c>
+      <c r="H348" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE ORGANIZAÇÃO, PLANEJAMENTO OPERACIONAL E EXECUÇÃO DE EVENTOS, ELABORAÇÃO, LOCAÇÃO E FORNECIMENTO DE TODO O MATERIAL E INFRAESTRUTURA NECESSÁRIO, QUE SERÃO UTILIZADOS DURANTE A PROGRAMAÇÃO D</t>
+        </is>
+      </c>
+      <c r="I348" s="3" t="inlineStr">
+        <is>
+          <t>04/01/2022</t>
+        </is>
+      </c>
+      <c r="J348" s="3" t="inlineStr">
+        <is>
+          <t> SECRETARIA MUNICIPAL DE ESPORTE LAZER E JUVENTUDE</t>
+        </is>
+      </c>
+      <c r="M348" s="3" t="inlineStr">
+        <is>
+          <t>17/02/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="349">
+      <c r="A349" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C349" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D349" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E349" s="3" t="inlineStr">
+        <is>
+          <t>033/2019</t>
+        </is>
+      </c>
+      <c r="F349" s="3" t="inlineStr">
+        <is>
+          <t>17/01/2020</t>
+        </is>
+      </c>
+      <c r="G349" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP.01.2019</t>
+        </is>
+      </c>
+      <c r="H349" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO FUTURA DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE AGENCIAMENTO DE VIAGENS, COMPREENDENDO A COTAÇÃO, RESERVA, EMISSÃO, MARCAÇÃO DE ASSENTOS E REMARCAÇÃO DE BILHETES DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, BEM COMO A EMISS</t>
+        </is>
+      </c>
+      <c r="M349" s="3" t="inlineStr">
+        <is>
+          <t>17/01/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="350">
+      <c r="A350" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B350" s="3" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="C350" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D350" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E350" s="3" t="inlineStr">
+        <is>
+          <t>19.007/2024</t>
+        </is>
+      </c>
+      <c r="G350" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO DE ATA DE REGISTRO DE PREÇO Nº 01/2024 PREGÃO ELETRÔNICO Nº 029/2023 PE SRP</t>
+        </is>
+      </c>
+      <c r="H350" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE ARTEFATOS DECONCRETO – TUBOS DE CONCRETO</t>
+        </is>
+      </c>
+      <c r="I350" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2024</t>
+        </is>
+      </c>
+      <c r="J350" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II</t>
+        </is>
+      </c>
+      <c r="M350" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="351">
+      <c r="A351" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B351" s="3" t="inlineStr">
+        <is>
+          <t>014</t>
+        </is>
+      </c>
+      <c r="C351" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D351" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E351" s="3" t="inlineStr">
+        <is>
+          <t> 6895</t>
+        </is>
+      </c>
+      <c r="F351" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="G351" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL Nº014/2021-SRP-FCP</t>
+        </is>
+      </c>
+      <c r="H351" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇOS QUE OBJETIVA A FUTURA OU EVENTUAL CONTRATAÇÃO DE PESSOA JURÍDICA PARA CONTRATAÇÃO ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS QUE COMPREENDE O GRUPO 4 DE ESTRUTURAS.</t>
+        </is>
+      </c>
+      <c r="I351" s="3" t="inlineStr">
+        <is>
+          <t>15/09/2022</t>
+        </is>
+      </c>
+      <c r="J351" s="3" t="inlineStr">
+        <is>
+          <t> FUNDAÇÃO CULTURAL DO ESTADO DO PARÁ-GOVERNO DO ESTADO DO PARÁ</t>
+        </is>
+      </c>
+      <c r="K351" s="3" t="inlineStr">
+        <is>
+          <t>FÁBIO RODRIGO DA CONCEIÇÃO FURTADO</t>
+        </is>
+      </c>
+      <c r="M351" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="352">
+      <c r="A352" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B352" s="3" t="inlineStr">
+        <is>
+          <t>017</t>
+        </is>
+      </c>
+      <c r="C352" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D352" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E352" s="3" t="inlineStr">
+        <is>
+          <t>2658/2022/SEMED</t>
+        </is>
+      </c>
+      <c r="F352" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="G352" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 9/2021-017 SESAU/PMA -2658/2022</t>
+        </is>
+      </c>
+      <c r="H352" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE LIMPEZA DIVERSOS, PARA AUXILIAR NAS ATIVIDADES DE HIGIENIZAÇÃO DA SEDE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA/PA, DO CONSELHO MUNICIPAL DE EDUCAÇÃO E DAS UNIDADES ESCOLARES MUNI</t>
+        </is>
+      </c>
+      <c r="I352" s="3" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="J352" s="3" t="inlineStr">
+        <is>
+          <t>WWW.GOV.BR/COMPRAS</t>
+        </is>
+      </c>
+      <c r="K352" s="3" t="inlineStr">
+        <is>
+          <t>GERSON DE NAZARE SILVEIRA REIS (Titular) JOSE ARGENTINO MIGLIO NASCIMENTO (Suplente)</t>
+        </is>
+      </c>
+      <c r="M352" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="353">
+      <c r="A353" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C353" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D353" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E353" s="3" t="inlineStr">
+        <is>
+          <t>069.2019.PMA.SEMAD</t>
+        </is>
+      </c>
+      <c r="F353" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2020</t>
+        </is>
+      </c>
+      <c r="G353" s="3" t="inlineStr">
+        <is>
+          <t>SRP N° PP-003/2019-PMT</t>
+        </is>
+      </c>
+      <c r="H353" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECILIZADA PARA A PRESTAR SERVIÇOS DE LOCAÇÃO DE EQUIPAMENTOS DE INFORMATICA ( COMPUTADORES E NOTBOOKS).</t>
+        </is>
+      </c>
+      <c r="M353" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="354">
+      <c r="A354" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C354" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D354" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E354" s="3" t="inlineStr">
+        <is>
+          <t>6892</t>
+        </is>
+      </c>
+      <c r="F354" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2019</t>
+        </is>
+      </c>
+      <c r="G354" s="3" t="inlineStr">
+        <is>
+          <t>1658/2018</t>
+        </is>
+      </c>
+      <c r="H354" s="3" t="inlineStr">
+        <is>
+          <t>SOLICITAÇÃO DE ADESÃO A ATA DE REGISTRO DE PREÇO Nº007.2018.PMA-SEMED PROCESSO ADMINISTRATIVO Nº1658/2018 ÁS 10:00HS (CUJO O OBJETO É A AQUISIÇÃO DE MATERIAL ELÉTRICO, HIDRÁULICO,PINTURA E DE CONSTRUÇÃO)</t>
+        </is>
+      </c>
+      <c r="M354" s="3" t="inlineStr">
+        <is>
+          <t>16/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="355">
+      <c r="A355" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B355" s="3" t="inlineStr">
+        <is>
+          <t>009</t>
+        </is>
+      </c>
+      <c r="C355" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D355" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E355" s="3" t="inlineStr">
+        <is>
+          <t>Processo nº 047/2021.DAF.SEMAD</t>
+        </is>
+      </c>
+      <c r="F355" s="3" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+      <c r="G355" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL DO PREGÃO ELETRÔNICO SRP Nº 009/2020.PMA.SESAU</t>
+        </is>
+      </c>
+      <c r="H355" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREDIAL PREVENTIVA E CORRETIVA DA NOVA SEDE DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DE ANANINDEUA/PA E ANEXO,</t>
+        </is>
+      </c>
+      <c r="I355" s="3" t="inlineStr">
+        <is>
+          <t>09/02/2021</t>
+        </is>
+      </c>
+      <c r="J355" s="3" t="inlineStr">
+        <is>
+          <t>WWW.COMPRASNET.COM.BR</t>
+        </is>
+      </c>
+      <c r="M355" s="3" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="356">
+      <c r="A356" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B356" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C356" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D356" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E356" s="3" t="inlineStr">
+        <is>
+          <t>12/2020-CGM/PMA</t>
+        </is>
+      </c>
+      <c r="F356" s="3" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="G356" s="3" t="inlineStr">
+        <is>
+          <t>PP.SRP..Nº 001/2019/CMA</t>
+        </is>
+      </c>
+      <c r="H356" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO REFERENTE A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DEDICADO A INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM VELOCIDADE DE 30MB SIMETRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS A PONTO COM TAXA DE TRA</t>
+        </is>
+      </c>
+      <c r="I356" s="3" t="inlineStr">
+        <is>
+          <t>27/01/2020</t>
+        </is>
+      </c>
+      <c r="J356" s="3" t="inlineStr">
+        <is>
+          <t>CONTROLADORIA GERAL DO MUNICIPIO</t>
+        </is>
+      </c>
+      <c r="M356" s="3" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="357">
+      <c r="A357" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B357" s="3" t="inlineStr">
+        <is>
+          <t>060</t>
+        </is>
+      </c>
+      <c r="C357" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D357" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E357" s="3" t="inlineStr">
+        <is>
+          <t>063/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="G357" s="3" t="inlineStr">
+        <is>
+          <t>SRP. N°. 2022.060-SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H357" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL PERMANENTE DO TIPO MÓVEIS, PARA ATENDER AS DEMANDAS INSTITUCIONAIS DOS CRAS, CREAS E ACOLHIMENTO.</t>
+        </is>
+      </c>
+      <c r="I357" s="3" t="inlineStr">
+        <is>
+          <t>21/08/2023</t>
+        </is>
+      </c>
+      <c r="M357" s="3" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="358">
+      <c r="A358" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C358" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D358" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E358" s="3" t="inlineStr">
+        <is>
+          <t> 002.2021.DAF.SEMAD</t>
+        </is>
+      </c>
+      <c r="F358" s="3" t="inlineStr">
+        <is>
+          <t>16/04/2021</t>
+        </is>
+      </c>
+      <c r="G358" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 09/2019</t>
+        </is>
+      </c>
+      <c r="H358" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE NATUREZA CONTINUADA DE TRANSPORTE INDIVIDUAL PRIVADO DE PASSAGEIROS, SOB DEMANDA QUE POSSIBILITE A OPERAÇÃO E A GESTÃO DE SOLICITAÇÃO DE VIAGEM, POR MEIO DE APLICAÇÃO WEB E APLIC</t>
+        </is>
+      </c>
+      <c r="M358" s="3" t="inlineStr">
+        <is>
+          <t>16/04/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="359">
+      <c r="A359" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C359" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D359" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E359" s="3" t="inlineStr">
+        <is>
+          <t>16959</t>
+        </is>
+      </c>
+      <c r="F359" s="3" t="inlineStr">
+        <is>
+          <t>16/04/2020</t>
+        </is>
+      </c>
+      <c r="G359" s="3" t="inlineStr">
+        <is>
+          <t>16959</t>
+        </is>
+      </c>
+      <c r="H359" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS PARA A LOCAÇÃO MENSAL, COM QUILOMETRAGEM LIVRE,SEM MOTORISTA E SEM FORNECIMENTO DE COMBUSTÍVEL PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="M359" s="3" t="inlineStr">
+        <is>
+          <t>16/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="360">
+      <c r="A360" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B360" s="3" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="C360" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D360" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E360" s="3" t="inlineStr">
+        <is>
+          <t>050/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="G360" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP N°. 9/2023-001-PMVN</t>
+        </is>
+      </c>
+      <c r="H360" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT</t>
+        </is>
+      </c>
+      <c r="I360" s="3" t="inlineStr">
+        <is>
+          <t>16/08/2023</t>
+        </is>
+      </c>
+      <c r="M360" s="3" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="361">
+      <c r="A361" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B361" s="3" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="C361" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D361" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E361" s="3" t="inlineStr">
+        <is>
+          <t>13.925/2023</t>
+        </is>
+      </c>
+      <c r="G361" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS SRP Nº 8/2023-PMSN</t>
+        </is>
+      </c>
+      <c r="H361" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE SERVIÇOS GRÁFICOS CUSTOMIZADOS DE INDENTIFICAÇÃO VISUAL PARA ATENDER À DEMANDA DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS DE ANANINDEUA/PA._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I361" s="3" t="inlineStr">
+        <is>
+          <t>26/09/2023</t>
+        </is>
+      </c>
+      <c r="M361" s="3" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="362">
+      <c r="A362" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C362" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D362" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E362" s="3" t="inlineStr">
+        <is>
+          <t>219</t>
+        </is>
+      </c>
+      <c r="F362" s="3" t="inlineStr">
+        <is>
+          <t>15/10/2019</t>
+        </is>
+      </c>
+      <c r="G362" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 04.2019 PMA-SEMED</t>
+        </is>
+      </c>
+      <c r="H362" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (TONNER, CARTUCHO E PERIFÉRICOS)</t>
+        </is>
+      </c>
+      <c r="M362" s="3" t="inlineStr">
+        <is>
+          <t>15/10/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="363">
+      <c r="A363" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C363" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D363" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E363" s="3" t="inlineStr">
+        <is>
+          <t>61/2021</t>
+        </is>
+      </c>
+      <c r="F363" s="3" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="G363" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS Nº 001/2021</t>
+        </is>
+      </c>
+      <c r="H363" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE GÊNEROS ALIMENTÍCIOS.</t>
+        </is>
+      </c>
+      <c r="M363" s="3" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="364">
+      <c r="A364" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C364" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D364" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E364" s="3" t="inlineStr">
+        <is>
+          <t>035/2019-CMA</t>
+        </is>
+      </c>
+      <c r="F364" s="3" t="inlineStr">
+        <is>
+          <t>15/05/2020</t>
+        </is>
+      </c>
+      <c r="G364" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL - SISTEMA DE REGISTRO DE PREÇOS-PREGÃO PRESENCIAL N°. 001/2019-CMA</t>
+        </is>
+      </c>
+      <c r="H364" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO À INTERNET CORPORATIVA VIA FIBRA ÓPTICA, POR UM PERÍODO DE 12 (DOZE) MESES.</t>
+        </is>
+      </c>
+      <c r="M364" s="3" t="inlineStr">
+        <is>
+          <t>15/05/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="365">
+      <c r="A365" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C365" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D365" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E365" s="3" t="inlineStr">
+        <is>
+          <t>2018.09161.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F365" s="3" t="inlineStr">
+        <is>
+          <t>15/05/2019</t>
+        </is>
+      </c>
+      <c r="G365" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL PARA SISTEMA DE REGISTRO DE PREÇOS Nº SRP.2018.008.SEMCAT.PMA. ATA DE REGISTRO DE PREÇOS Nº2018/001/SE</t>
+        </is>
+      </c>
+      <c r="H365" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE MATERIAL PERMANENTE E MATERIAIS DIVERSOS, PARA ATENDER AS NECESSIDADES INSTITUCIONAIS DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO.</t>
+        </is>
+      </c>
+      <c r="M365" s="3" t="inlineStr">
+        <is>
+          <t>15/05/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="366">
+      <c r="A366" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C366" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D366" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E366" s="3" t="inlineStr">
+        <is>
+          <t>1100/19</t>
+        </is>
+      </c>
+      <c r="F366" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2020</t>
+        </is>
+      </c>
+      <c r="G366" s="3" t="inlineStr">
+        <is>
+          <t>1100</t>
+        </is>
+      </c>
+      <c r="H366" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO AO SISTEMA DE REGISTRO DE PREÇO SRP Nº01/2019-PREGÃO PRESENCIAL SRP Nº02/2018-PROCESSO ADMINISTRATIVO AA.001.1.000533/18-63 OBJETO: CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE DIETA E NUTRIÇÃO COM FORNECIMENTOS DE TODOS</t>
+        </is>
+      </c>
+      <c r="M366" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="367">
+      <c r="A367" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B367" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C367" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D367" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E367" s="3" t="inlineStr">
+        <is>
+          <t>240/2019</t>
+        </is>
+      </c>
+      <c r="F367" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2020</t>
+        </is>
+      </c>
+      <c r="G367" s="3" t="inlineStr">
+        <is>
+          <t>2019.002.PMA-SEMED</t>
+        </is>
+      </c>
+      <c r="H367" s="3" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇO CONTINUADO DE LOCAÇÃO DE IMPRESSORAS E MULTIFUNCIONAIS</t>
+        </is>
+      </c>
+      <c r="I367" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2020</t>
+        </is>
+      </c>
+      <c r="J367" s="3" t="inlineStr">
+        <is>
+          <t>SECELJ</t>
+        </is>
+      </c>
+      <c r="M367" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="368">
+      <c r="A368" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C368" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D368" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E368" s="3" t="inlineStr">
+        <is>
+          <t>416/2018/SEMCAT</t>
+        </is>
+      </c>
+      <c r="F368" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2019</t>
+        </is>
+      </c>
+      <c r="G368" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2018.006.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H368" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA O FORNECIMENTO DE GLP - GÁS LIQUEFEITO DE PETRÓLEO, ÁGUA MINERAL EM EMBALAGEM DE 200ML</t>
+        </is>
+      </c>
+      <c r="M368" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="369">
+      <c r="A369" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B369" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C369" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D369" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E369" s="3" t="inlineStr">
+        <is>
+          <t>11.272</t>
+        </is>
+      </c>
+      <c r="F369" s="3" t="inlineStr">
+        <is>
+          <t>14/12/2022</t>
+        </is>
+      </c>
+      <c r="G369" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇO Nº 047/2021.001</t>
+        </is>
+      </c>
+      <c r="H369" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MOBILIARIO</t>
+        </is>
+      </c>
+      <c r="I369" s="3" t="inlineStr">
+        <is>
+          <t>13/09/2022</t>
+        </is>
+      </c>
+      <c r="J369" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS</t>
+        </is>
+      </c>
+      <c r="K369" s="3" t="inlineStr">
+        <is>
+          <t>Edson Costa Carrera (Titular) Alan Guerreiro da Silva (Suplente)</t>
+        </is>
+      </c>
+      <c r="M369" s="3" t="inlineStr">
+        <is>
+          <t>14/12/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="370">
+      <c r="A370" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C370" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D370" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E370" s="3" t="inlineStr">
+        <is>
+          <t>3970/2016/SEMED</t>
+        </is>
+      </c>
+      <c r="F370" s="3" t="inlineStr">
+        <is>
+          <t>14/12/2017</t>
+        </is>
+      </c>
+      <c r="G370" s="3" t="inlineStr">
+        <is>
+          <t>2017.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H370" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (MATERIAL DE EXPEDIENTE).</t>
+        </is>
+      </c>
+      <c r="M370" s="3" t="inlineStr">
+        <is>
+          <t>14/12/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="371">
+      <c r="A371" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C371" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D371" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E371" s="3" t="inlineStr">
+        <is>
+          <t>3669/2018/SEMED</t>
+        </is>
+      </c>
+      <c r="F371" s="3" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="G371" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL - SISTEMA DE REGISTRO DE PREÇOS PREGÃO ELETRÔNICO N°.2019.002.PMA.SEMED.</t>
+        </is>
+      </c>
+      <c r="H371" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE), PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SEGURANÇA E DA GUARDA CIVIL MUNICIPAL DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M371" s="3" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="372">
+      <c r="A372" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C372" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D372" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E372" s="3" t="inlineStr">
+        <is>
+          <t>277/2017-SEMCAT</t>
+        </is>
+      </c>
+      <c r="F372" s="3" t="inlineStr">
+        <is>
+          <t>14/11/2017</t>
+        </is>
+      </c>
+      <c r="G372" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2017.0003.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H372" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM PRESTAÇÃO DE SERVIÇOS DE SONORIZAÇÃO.</t>
+        </is>
+      </c>
+      <c r="M372" s="3" t="inlineStr">
+        <is>
+          <t>14/11/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="373">
+      <c r="A373" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B373" s="3" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="C373" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D373" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E373" s="3" t="inlineStr">
+        <is>
+          <t>Nº 9.526/2022 - SECULT/PMA</t>
+        </is>
+      </c>
+      <c r="F373" s="3" t="inlineStr">
+        <is>
+          <t>14/10/2022</t>
+        </is>
+      </c>
+      <c r="G373" s="3" t="inlineStr">
+        <is>
+          <t>SRP N.º 9/2022-14 SEMAD/PMA - ATA DE REGISTRO DE PREÇO N º 2022.014 SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H373" s="3" t="inlineStr">
+        <is>
+          <t>SERVIÇOS DE LOCAÇÃO DE VEÍCULOS AUTOMOTORES TERRESTRES, SEM MOTORISTA</t>
+        </is>
+      </c>
+      <c r="I373" s="3" t="inlineStr">
+        <is>
+          <t>08/09/2022</t>
+        </is>
+      </c>
+      <c r="J373" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA - SECULT</t>
+        </is>
+      </c>
+      <c r="K373" s="3" t="inlineStr">
+        <is>
+          <t>MICHEL TOBIAS BARBOSA (Titular) VIVIAN MELO DOS SANTOS (Suplente)</t>
+        </is>
+      </c>
+      <c r="M373" s="3" t="inlineStr">
+        <is>
+          <t>14/10/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="374">
+      <c r="A374" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B374" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C374" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D374" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E374" s="3" t="inlineStr">
+        <is>
+          <t>Processo nº 3.520/2023</t>
+        </is>
+      </c>
+      <c r="F374" s="3" t="inlineStr">
+        <is>
+          <t>14/07/2023</t>
+        </is>
+      </c>
+      <c r="G374" s="3" t="inlineStr">
+        <is>
+          <t>#ATA REGISTRO DE PREÇO Nº 001/2022, PREGÃO ELETRONICO Nº 009/2022 – CPL/ALEPA</t>
+        </is>
+      </c>
+      <c r="H374" s="3" t="inlineStr">
+        <is>
+          <t>SERVIÇO DE ORGANIZAÇÃO, OPERACIONALIZAÇÃO, COORDENAÇÃO E EXECUÇÃO DE EVENTOS.</t>
+        </is>
+      </c>
+      <c r="I374" s="3" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="J374" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA - SECULT</t>
+        </is>
+      </c>
+      <c r="M374" s="3" t="inlineStr">
+        <is>
+          <t>14/07/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="375">
+      <c r="A375" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C375" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D375" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E375" s="3" t="inlineStr">
+        <is>
+          <t>4145/2018</t>
+        </is>
+      </c>
+      <c r="F375" s="3" t="inlineStr">
+        <is>
+          <t>14/06/2019</t>
+        </is>
+      </c>
+      <c r="G375" s="3" t="inlineStr">
+        <is>
+          <t>15/2018</t>
+        </is>
+      </c>
+      <c r="H375" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MOBILIÁRIO PARA SALA DE AULA</t>
+        </is>
+      </c>
+      <c r="M375" s="3" t="inlineStr">
+        <is>
+          <t>14/06/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="376">
+      <c r="A376" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C376" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D376" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E376" s="3" t="inlineStr">
+        <is>
+          <t>2019.02.058.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F376" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2019</t>
+        </is>
+      </c>
+      <c r="G376" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 2018.001.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H376" s="3" t="inlineStr">
+        <is>
+          <t>O OBJETO DESTE CONTRATO É A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE KIT DE LANCHES, BRUNCH E CAFÉ DA MANHÃ PARA ATENDER OS EVENTOS INTERNOS E EXTERNOS PROMOVIDOS PELA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO, E OS SERVIDORES QU</t>
+        </is>
+      </c>
+      <c r="M376" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="377">
+      <c r="A377" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C377" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D377" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E377" s="3" t="inlineStr">
+        <is>
+          <t>263/2018</t>
+        </is>
+      </c>
+      <c r="F377" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2018</t>
+        </is>
+      </c>
+      <c r="G377" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL 003/2018/SRP</t>
+        </is>
+      </c>
+      <c r="H377" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE TUBO DE CONCRETO ARMADO</t>
+        </is>
+      </c>
+      <c r="M377" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="378">
+      <c r="A378" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C378" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D378" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E378" s="3" t="inlineStr">
+        <is>
+          <t>Nº 033/2021 - SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F378" s="3" t="inlineStr">
+        <is>
+          <t>14/04/2021</t>
+        </is>
+      </c>
+      <c r="G378" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 24/2020- PMSIP - PREFEITURA MUNICIPAL DE SANTA IZABEL DO PARÁ</t>
+        </is>
+      </c>
+      <c r="H378" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA O FORNECIMENTO, SOB DEMANDA, DE EQUIPAMENTOS DE INFORMÁTICA.</t>
+        </is>
+      </c>
+      <c r="M378" s="3" t="inlineStr">
+        <is>
+          <t>14/04/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="379">
+      <c r="A379" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B379" s="3" t="inlineStr">
+        <is>
+          <t>005</t>
+        </is>
+      </c>
+      <c r="C379" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D379" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E379" s="3" t="inlineStr">
+        <is>
+          <t>2021/10/10295</t>
+        </is>
+      </c>
+      <c r="F379" s="3" t="inlineStr">
+        <is>
+          <t>09/03/2022</t>
+        </is>
+      </c>
+      <c r="H379" s="3" t="inlineStr">
+        <is>
+          <t>CANECAS DE CERÂMICA PERSONALIZADA 350 ML</t>
+        </is>
+      </c>
+      <c r="I379" s="3" t="inlineStr">
+        <is>
+          <t>29/09/2021</t>
+        </is>
+      </c>
+      <c r="J379" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE GESTÃO FAZENDARIA</t>
+        </is>
+      </c>
+      <c r="M379" s="3" t="inlineStr">
+        <is>
+          <t>14/03/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="380">
+      <c r="A380" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B380" s="3" t="inlineStr">
+        <is>
+          <t>005</t>
+        </is>
+      </c>
+      <c r="C380" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D380" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E380" s="3" t="inlineStr">
+        <is>
+          <t>10295/10/2021</t>
+        </is>
+      </c>
+      <c r="F380" s="3" t="inlineStr">
+        <is>
+          <t>07/03/2021</t>
+        </is>
+      </c>
+      <c r="H380" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE COPO REUTILIZÁVEL (PERSONALIZADO)</t>
+        </is>
+      </c>
+      <c r="I380" s="3" t="inlineStr">
+        <is>
+          <t>29/09/2021</t>
+        </is>
+      </c>
+      <c r="J380" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE GESTÃO FAZENDÁRIA</t>
+        </is>
+      </c>
+      <c r="M380" s="3" t="inlineStr">
+        <is>
+          <t>14/03/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="381">
+      <c r="A381" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B381" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C381" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D381" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E381" s="3" t="inlineStr">
+        <is>
+          <t>2020.001.008 PROGE/PMA</t>
+        </is>
+      </c>
+      <c r="F381" s="3" t="inlineStr">
+        <is>
+          <t>14/02/2020</t>
+        </is>
+      </c>
+      <c r="G381" s="3" t="inlineStr">
+        <is>
+          <t>PP 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H381" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE LOCAÇÃO DE IMPRESSORAS E MULTIFUNCIONAIS PARA ATENDER AS DEMANDAS DA PROCURADORIA GERAL DO MUNICÍPIO E DA COMISSÃO PERMANENTE DE LICITAÇÃO, COMPREENDENDO A PRESTAÇÃO DE SERV</t>
+        </is>
+      </c>
+      <c r="I381" s="3" t="inlineStr">
+        <is>
+          <t>12/02/2020</t>
+        </is>
+      </c>
+      <c r="J381" s="3" t="inlineStr">
+        <is>
+          <t>COMISSÃO PERMANENTE DE LICITAÇÃO</t>
+        </is>
+      </c>
+      <c r="M381" s="3" t="inlineStr">
+        <is>
+          <t>14/02/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="382">
+      <c r="A382" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B382" s="3" t="inlineStr">
+        <is>
+          <t>2028</t>
+        </is>
+      </c>
+      <c r="C382" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D382" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E382" s="3" t="inlineStr">
+        <is>
+          <t>2028/2021</t>
+        </is>
+      </c>
+      <c r="F382" s="3" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="H382" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE EQUIPAMENTOS E DISPOSITIVOS TECNOLÓGICOS.</t>
+        </is>
+      </c>
+      <c r="I382" s="3" t="inlineStr">
+        <is>
+          <t>11/08/2021</t>
+        </is>
+      </c>
+      <c r="J382" s="3" t="inlineStr">
+        <is>
+          <t>WWW.GOV.BR/COMPRAS</t>
+        </is>
+      </c>
+      <c r="M382" s="3" t="inlineStr">
+        <is>
+          <t>14/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="383">
+      <c r="A383" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B383" s="3" t="inlineStr">
+        <is>
+          <t>1302</t>
+        </is>
+      </c>
+      <c r="C383" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D383" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E383" s="3" t="inlineStr">
+        <is>
+          <t>1302/2021</t>
+        </is>
+      </c>
+      <c r="F383" s="3" t="inlineStr">
+        <is>
+          <t>28/12/2021</t>
+        </is>
+      </c>
+      <c r="H383" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS : ESTIVAS EM GERAL, PROTEÍNA E HORTIFRUTIGRANJEIRO.</t>
+        </is>
+      </c>
+      <c r="I383" s="3" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="J383" s="3" t="inlineStr">
+        <is>
+          <t> WWW.COMPRASNET.GOV.BR (UASG</t>
+        </is>
+      </c>
+      <c r="M383" s="3" t="inlineStr">
+        <is>
+          <t>14/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="384">
+      <c r="A384" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B384" s="3" t="inlineStr">
+        <is>
+          <t>083</t>
+        </is>
+      </c>
+      <c r="C384" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D384" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E384" s="3" t="inlineStr">
+        <is>
+          <t>026/2021</t>
+        </is>
+      </c>
+      <c r="F384" s="3" t="inlineStr">
+        <is>
+          <t>21/12/2021</t>
+        </is>
+      </c>
+      <c r="H384" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE ORGANIZAÇÃO, PLANEJAMENTO FORNECIMENTO DE TODO O MATERIAL E INFRAESTRUTURA</t>
+        </is>
+      </c>
+      <c r="I384" s="3" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="J384" s="3" t="inlineStr">
+        <is>
+          <t> SECRETARIA MUNICIPAL DE CULTURA DE ANANINDEUA-SECULT</t>
+        </is>
+      </c>
+      <c r="M384" s="3" t="inlineStr">
+        <is>
+          <t>14/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="385">
+      <c r="A385" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B385" s="3" t="inlineStr">
+        <is>
+          <t>014</t>
+        </is>
+      </c>
+      <c r="C385" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D385" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E385" s="3" t="inlineStr">
+        <is>
+          <t>107/2021</t>
+        </is>
+      </c>
+      <c r="F385" s="3" t="inlineStr">
+        <is>
+          <t>13/12/2021</t>
+        </is>
+      </c>
+      <c r="H385" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE COMPUTADORES, PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, SUPORTE TÉCNICO E GARANTIA DE SUBSTITUIÇÃO DO EQUIPAMENTO</t>
+        </is>
+      </c>
+      <c r="I385" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="J385" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE CULTURA DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="M385" s="3" t="inlineStr">
+        <is>
+          <t>14/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="386">
+      <c r="A386" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B386" s="3" t="inlineStr">
+        <is>
+          <t>014</t>
+        </is>
+      </c>
+      <c r="C386" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D386" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E386" s="3" t="inlineStr">
+        <is>
+          <t>9980</t>
+        </is>
+      </c>
+      <c r="F386" s="3" t="inlineStr">
+        <is>
+          <t>13/12/2021</t>
+        </is>
+      </c>
+      <c r="H386" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS TÉCNICOS HOSPITALARES DESTINADOS A SUPRIR A REDE DE SAÚDE DO MUNICIPIO DE ANANINDEUA POR UM PERÍODO DE 04 (QUATRO )MESES</t>
+        </is>
+      </c>
+      <c r="I386" s="3" t="inlineStr">
+        <is>
+          <t>15/04/2021</t>
+        </is>
+      </c>
+      <c r="J386" s="3" t="inlineStr">
+        <is>
+          <t>ENDEREÇO: RUA JOSÉ NERY TORRES,Nº102- MUNICÍPIO DE TUCURUÍ-PARÁ WWW.TUCURUI.PA.GOV.BR E CPLTUC2021@GMAIL.COM</t>
+        </is>
+      </c>
+      <c r="M386" s="3" t="inlineStr">
+        <is>
+          <t>14/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="387">
+      <c r="A387" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B387" s="3" t="inlineStr">
+        <is>
+          <t>1486</t>
+        </is>
+      </c>
+      <c r="C387" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D387" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E387" s="3" t="inlineStr">
+        <is>
+          <t> 1486/2021</t>
+        </is>
+      </c>
+      <c r="F387" s="3" t="inlineStr">
+        <is>
+          <t>07/12/2021</t>
+        </is>
+      </c>
+      <c r="H387" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MOBILIÁRIO ESCOLAR</t>
+        </is>
+      </c>
+      <c r="I387" s="3" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="J387" s="3" t="inlineStr">
+        <is>
+          <t>WWW.COMPRASNET.GOV;UASG</t>
+        </is>
+      </c>
+      <c r="M387" s="3" t="inlineStr">
+        <is>
+          <t>14/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="388">
+      <c r="A388" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B388" s="3" t="inlineStr">
+        <is>
+          <t>059</t>
+        </is>
+      </c>
+      <c r="C388" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D388" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E388" s="3" t="inlineStr">
+        <is>
+          <t>Nº8.998/2024-1Doc</t>
+        </is>
+      </c>
+      <c r="G388" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº059/2023-PMC</t>
+        </is>
+      </c>
+      <c r="H388" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS, PARA IMPLANTAÇÃO E FORNECIMENTO DE PLATAFORMA DIGITAL DE GESTÃO DE PROCESSOS E FISCALIZAÇÃO NA MODALIDADE DE LICENCIAMENTO SAAS (SOFTWARE AS A SERVICE) COM SERVIÇO DE CONSULTORIA,</t>
+        </is>
+      </c>
+      <c r="I388" s="3" t="inlineStr">
+        <is>
+          <t>27/03/2024</t>
+        </is>
+      </c>
+      <c r="J388" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO-SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="L388" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;REPUBLICAÇÃO DO PROCESSO ADMINISTRATIVO Nº8.998/2024-1DOC, POR ALTERAÇÃO DA RAZÃO SOCIAL DA EMPRESA VENCEDORA DO CERTAME, DETENTORA DA ATA DE REGISTRO DE PREÇOS Nº1.059/2023-PMC. A PUBLICAÇÃO ANTERIOR FEZ A LEITURA DO CNPJ Nº18.110.055/0001-10, E AUTOM</t>
+        </is>
+      </c>
+      <c r="M388" s="3" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="389">
+      <c r="A389" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B389" s="3" t="inlineStr">
+        <is>
+          <t>047</t>
+        </is>
+      </c>
+      <c r="C389" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D389" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E389" s="3" t="inlineStr">
+        <is>
+          <t>Nº 11.476/2022 - SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F389" s="3" t="inlineStr">
+        <is>
+          <t>13/12/2022</t>
+        </is>
+      </c>
+      <c r="G389" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SPR Nº 047/2021 - SEMED. ATA DE REGISTRO DE PREÇOS Nº 047/2021.001. PREFEITURA MUN</t>
+        </is>
+      </c>
+      <c r="H389" s="3" t="inlineStr">
+        <is>
+          <t>FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS PERMANENTES TIPO: EQUIPAMENTOS DE SONORIZAÇÃO E ÁUDIO VISUAL, APARELHOS ELETROELETRÔNICOS E ELETRODOMÉSTICOS, APARELHOS DE REFRIGERAÇÃO, EQUIPAMENTOS ELETROPORTÁTEIS, MOBILIÁRIOS E OUTROS EQUIPAMENTOS, A FIM DE ATE</t>
+        </is>
+      </c>
+      <c r="I389" s="3" t="inlineStr">
+        <is>
+          <t>12/12/2022</t>
+        </is>
+      </c>
+      <c r="J389" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II.</t>
+        </is>
+      </c>
+      <c r="M389" s="3" t="inlineStr">
+        <is>
+          <t>13/12/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="390">
+      <c r="A390" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C390" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D390" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E390" s="3" t="inlineStr">
+        <is>
+          <t>3971/2016/SEMED</t>
+        </is>
+      </c>
+      <c r="F390" s="3" t="inlineStr">
+        <is>
+          <t>13/12/2017</t>
+        </is>
+      </c>
+      <c r="G390" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL-SISTEMA DE REGISTRO DE PREÇOS-PREGÃO ELETRÔNICO N°.2017.005.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H390" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA E HIGIENE).</t>
+        </is>
+      </c>
+      <c r="M390" s="3" t="inlineStr">
+        <is>
+          <t>13/12/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="391">
+      <c r="A391" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C391" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D391" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E391" s="3" t="inlineStr">
+        <is>
+          <t>111/2017-GP.PMA</t>
+        </is>
+      </c>
+      <c r="F391" s="3" t="inlineStr">
+        <is>
+          <t>13/12/2017</t>
+        </is>
+      </c>
+      <c r="G391" s="3" t="inlineStr">
+        <is>
+          <t>021/2017</t>
+        </is>
+      </c>
+      <c r="H391" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE LOCOMOÇÃO E HOSPEDAGENS</t>
+        </is>
+      </c>
+      <c r="M391" s="3" t="inlineStr">
+        <is>
+          <t>13/12/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="392">
+      <c r="A392" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B392" s="3" t="inlineStr">
+        <is>
+          <t>023</t>
+        </is>
+      </c>
+      <c r="C392" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D392" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E392" s="3" t="inlineStr">
+        <is>
+          <t>16597</t>
+        </is>
+      </c>
+      <c r="F392" s="3" t="inlineStr">
+        <is>
+          <t>13/09/2023</t>
+        </is>
+      </c>
+      <c r="G392" s="3" t="inlineStr">
+        <is>
+          <t>#EDITAL Nº023/2021</t>
+        </is>
+      </c>
+      <c r="H392" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE AGENCIAMENTO DE VIAGENS,DE FORMA CONTINUADA,COMPREENDENDO O SISTEMA DE GESTÃO PARA A SOLICITAÇÃO DE PASSAGENS...</t>
+        </is>
+      </c>
+      <c r="I392" s="3" t="inlineStr">
+        <is>
+          <t>18/07/2023</t>
+        </is>
+      </c>
+      <c r="J392" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº017/2022-SEPLAD/DGL/SRP Nº023/2021 ATA DEREGISTRO DE PREÇOS Nº017/2022</t>
+        </is>
+      </c>
+      <c r="M392" s="3" t="inlineStr">
+        <is>
+          <t>13/09/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="393">
+      <c r="A393" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C393" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D393" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E393" s="3" t="inlineStr">
+        <is>
+          <t>082/2020 SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="F393" s="3" t="inlineStr">
+        <is>
+          <t>13/08/2020</t>
+        </is>
+      </c>
+      <c r="G393" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO ADMINISTRATIVO Nº 004/2020 SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="H393" s="3" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS CONTÍNUOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DE MATERIAIS PERMANENTES DE REFRIGERAÇÃO COM INSTALAÇÃO, DESINSTALAÇÃO E FORNECIMENTO DE PEÇAS E ELEMENTOS DE MANUTENÇÃO, BEM COMO INDICAÇÃO DE CORREÇÃO DE CIRCUITOS ELÉTRICOS DA SE</t>
+        </is>
+      </c>
+      <c r="M393" s="3" t="inlineStr">
+        <is>
+          <t>13/08/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="394">
+      <c r="A394" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C394" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D394" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E394" s="3" t="inlineStr">
+        <is>
+          <t>nº 076/2020 SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="F394" s="3" t="inlineStr">
+        <is>
+          <t>13/08/2020</t>
+        </is>
+      </c>
+      <c r="G394" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO ADMINISTRATIVO Nº 005/2020 SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="H394" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE MAQUINAS MULTIFUNCIONAIS E IMPRESSORA MONOCROMÁTICA, COM FORNECIMENTO DE PEÇAS, MANUTENÇÃO PREVENTIVA E CORRETIVA, SUPRIMENTOS E CONSUMÍVEIS, EXCETO PAPEL</t>
+        </is>
+      </c>
+      <c r="M394" s="3" t="inlineStr">
+        <is>
+          <t>13/08/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="395">
+      <c r="A395" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C395" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D395" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E395" s="3" t="inlineStr">
+        <is>
+          <t>2017/07/10188</t>
+        </is>
+      </c>
+      <c r="F395" s="3" t="inlineStr">
+        <is>
+          <t>13/07/2017</t>
+        </is>
+      </c>
+      <c r="G395" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL Nº 004/2017-CMA</t>
+        </is>
+      </c>
+      <c r="H395" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE LIMPEZA E HIGIENIZAÇÃO E PRODUTOS DESCARTÁVEIS, PARA ATENDER AS NECESSIDADES DESTA SEMAD, PELO PERÍODO DE 12 (DOZE) MESES.</t>
+        </is>
+      </c>
+      <c r="M395" s="3" t="inlineStr">
+        <is>
+          <t>13/07/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="396">
+      <c r="A396" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C396" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D396" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E396" s="3" t="inlineStr">
+        <is>
+          <t> Nº 021/2021 - SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F396" s="3" t="inlineStr">
+        <is>
+          <t>13/04/2021</t>
+        </is>
+      </c>
+      <c r="G396" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 036/2020 - PMSIP - PREFEITURA MUNICIPAL DE SANTA IZABEL DO PARÁ</t>
+        </is>
+      </c>
+      <c r="H396" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS ATRAVÉS DE SISTEMA DE REGISTRO DE PREÇO.</t>
+        </is>
+      </c>
+      <c r="M396" s="3" t="inlineStr">
+        <is>
+          <t>13/04/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="397">
+      <c r="A397" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C397" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D397" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E397" s="3" t="inlineStr">
+        <is>
+          <t>2018.02.036.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F397" s="3" t="inlineStr">
+        <is>
+          <t>13/04/2018</t>
+        </is>
+      </c>
+      <c r="G397" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL PARA REGISTRO DE PREÇOS Nº SRP.2017.007.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H397" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE MATERIAL GRÁFICO.</t>
+        </is>
+      </c>
+      <c r="M397" s="3" t="inlineStr">
+        <is>
+          <t>13/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="398">
+      <c r="A398" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B398" s="3" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="C398" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D398" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E398" s="3" t="inlineStr">
+        <is>
+          <t>9.319/2022</t>
+        </is>
+      </c>
+      <c r="F398" s="3" t="inlineStr">
+        <is>
+          <t>12/01/2023</t>
+        </is>
+      </c>
+      <c r="G398" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP N° 9/2022-14 SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H398" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE VEÍCULOS, SEM CONDUTOR E SEM LIMITE DE QUILOMETRAGEM, PARA ATENDERMOS AS NECESSIDADES DA SECRETARIA MUNICIPAL DE GESTÃO FAZENDÁRIA - SEGEF._x000d_
+</t>
+        </is>
+      </c>
+      <c r="I398" s="3" t="inlineStr">
+        <is>
+          <t>22/08/2022</t>
+        </is>
+      </c>
+      <c r="J398" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICPAL DE GESTÃO FAZENDÁRIA</t>
+        </is>
+      </c>
+      <c r="M398" s="3" t="inlineStr">
+        <is>
+          <t>13/01/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="399">
+      <c r="A399" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B399" s="3" t="inlineStr">
+        <is>
+          <t>024</t>
+        </is>
+      </c>
+      <c r="C399" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D399" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E399" s="3" t="inlineStr">
+        <is>
+          <t>2021.10.085.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F399" s="3" t="inlineStr">
+        <is>
+          <t>23/12/2021</t>
+        </is>
+      </c>
+      <c r="H399" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE SISTEMA DE GESTÃO DE ABASTECIMENTO DE COMBUSTÍVEL, CUSTOMIZADO E GERIDO PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, COM FORNECIMENTO DE VALES COMBUSTÍVEL UTILIZANDO CARTÃO FÍSICO OU DIGITA</t>
+        </is>
+      </c>
+      <c r="I399" s="3" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="J399" s="3" t="inlineStr">
+        <is>
+          <t>SALA DA COMISSÃO PERMANENTE DE LICITAÇÃO - CPL, NO PRÉDIO SEDE DA PREFEITURA MUNICIPAL DE ANANINDEUA, SITUADO NA AV. MAGALHÃES BARATA, Nº1515 ( BR 316</t>
+        </is>
+      </c>
+      <c r="M399" s="3" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="400">
+      <c r="A400" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B400" s="3" t="inlineStr">
+        <is>
+          <t>021</t>
+        </is>
+      </c>
+      <c r="C400" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D400" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E400" s="3" t="inlineStr">
+        <is>
+          <t>047/2021</t>
+        </is>
+      </c>
+      <c r="F400" s="3" t="inlineStr">
+        <is>
+          <t>01/12/2021</t>
+        </is>
+      </c>
+      <c r="H400" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE EQUIPAMENTOS DE INFORMÁTICA INCLUINDO INSTALAÇÃO E MANUTENÇÃO</t>
+        </is>
+      </c>
+      <c r="I400" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2021</t>
+        </is>
+      </c>
+      <c r="J400" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="M400" s="3" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="401">
+      <c r="A401" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B401" s="3" t="inlineStr">
+        <is>
+          <t>406</t>
+        </is>
+      </c>
+      <c r="C401" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D401" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E401" s="3" t="inlineStr">
+        <is>
+          <t> 406/2021</t>
+        </is>
+      </c>
+      <c r="F401" s="3" t="inlineStr">
+        <is>
+          <t>01/12/2021</t>
+        </is>
+      </c>
+      <c r="H401" s="3" t="inlineStr">
+        <is>
+          <t>O OBJETO DA PRESENTE LICITAÇÃO É O REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL CONTRATAÇÃO DE PESSOA JURÍDICA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE SANITIZAÇÃO PARA ATENDER ÀS NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA/PA</t>
+        </is>
+      </c>
+      <c r="I401" s="3" t="inlineStr">
+        <is>
+          <t>18/09/2020</t>
+        </is>
+      </c>
+      <c r="J401" s="3" t="inlineStr">
+        <is>
+          <t> HTTPS://WWW.GOV.BR/COMPRAS/PT-BR/SISTEMAS/COMPRASNET-SIASG</t>
+        </is>
+      </c>
+      <c r="M401" s="3" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="402">
+      <c r="A402" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B402" s="3" t="inlineStr">
+        <is>
+          <t>018</t>
+        </is>
+      </c>
+      <c r="C402" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D402" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E402" s="3" t="inlineStr">
+        <is>
+          <t>9981/2021</t>
+        </is>
+      </c>
+      <c r="F402" s="3" t="inlineStr">
+        <is>
+          <t>23/11/2021</t>
+        </is>
+      </c>
+      <c r="H402" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MEDICAMENTOS EM GERAL, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE</t>
+        </is>
+      </c>
+      <c r="I402" s="3" t="inlineStr">
+        <is>
+          <t>09/11/2021</t>
+        </is>
+      </c>
+      <c r="J402" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="M402" s="3" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="403">
+      <c r="A403" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B403" s="3" t="inlineStr">
+        <is>
+          <t>089</t>
+        </is>
+      </c>
+      <c r="C403" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D403" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E403" s="3" t="inlineStr">
+        <is>
+          <t>5716</t>
+        </is>
+      </c>
+      <c r="F403" s="3" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="H403" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MOBILIÁRIOS DE ESCRITÓRIO</t>
+        </is>
+      </c>
+      <c r="I403" s="3" t="inlineStr">
+        <is>
+          <t>30/09/2020</t>
+        </is>
+      </c>
+      <c r="J403" s="3" t="inlineStr">
+        <is>
+          <t> WWW.COMPRASNET.GOV.BR</t>
+        </is>
+      </c>
+      <c r="M403" s="3" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="404">
+      <c r="A404" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B404" s="3" t="inlineStr">
+        <is>
+          <t>009</t>
+        </is>
+      </c>
+      <c r="C404" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D404" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E404" s="3" t="inlineStr">
+        <is>
+          <t>12.955/2022 - SECULT</t>
+        </is>
+      </c>
+      <c r="F404" s="3" t="inlineStr">
+        <is>
+          <t>12/12/2022</t>
+        </is>
+      </c>
+      <c r="G404" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO 009/2022 - FCP - PREGÃO SRP Nº 007/2021 PE Nº 014/2021</t>
+        </is>
+      </c>
+      <c r="H404" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE ESTRUTURA PARA EVENTOS.</t>
+        </is>
+      </c>
+      <c r="I404" s="3" t="inlineStr">
+        <is>
+          <t>06/12/2022</t>
+        </is>
+      </c>
+      <c r="J404" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CULTURA</t>
+        </is>
+      </c>
+      <c r="K404" s="3" t="inlineStr">
+        <is>
+          <t>MICHEL TOBIAS BARBOSA (Titular) VIVIAN MELO DOS SANTOS (Suplente)</t>
+        </is>
+      </c>
+      <c r="M404" s="3" t="inlineStr">
+        <is>
+          <t>12/12/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="405">
+      <c r="A405" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C405" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D405" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E405" s="3" t="inlineStr">
+        <is>
+          <t>035/2017 - SESAN</t>
+        </is>
+      </c>
+      <c r="F405" s="3" t="inlineStr">
+        <is>
+          <t>12/12/2017</t>
+        </is>
+      </c>
+      <c r="G405" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2017.002.SEMED.PMA</t>
+        </is>
+      </c>
+      <c r="H405" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE - SRP</t>
+        </is>
+      </c>
+      <c r="M405" s="3" t="inlineStr">
+        <is>
+          <t>12/12/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="406">
+      <c r="A406" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C406" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D406" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E406" s="3" t="inlineStr">
+        <is>
+          <t>3668/2018/SEMED</t>
+        </is>
+      </c>
+      <c r="F406" s="3" t="inlineStr">
+        <is>
+          <t>12/11/2019</t>
+        </is>
+      </c>
+      <c r="G406" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL - SISTEMA DE REGISTRO DE PREÇOS - PREGÃO ELETRÔNICON°.2019.001.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H406" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (CAFÉ, AÇÚCAR, LEITE, ADOÇANTE, FILTRO), PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SEGURANÇA E DA GUARDA CIVIL MUNICIPAL DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M406" s="3" t="inlineStr">
+        <is>
+          <t>12/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="407">
+      <c r="A407" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B407" s="3" t="inlineStr">
+        <is>
+          <t>034</t>
+        </is>
+      </c>
+      <c r="C407" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D407" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E407" s="3" t="inlineStr">
+        <is>
+          <t>11.709/2024 - SEMED</t>
+        </is>
+      </c>
+      <c r="G407" s="3" t="inlineStr">
+        <is>
+          <t>Ata de Registro de Preços de nº 2023-034 SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H407" s="3" t="inlineStr">
+        <is>
+          <t>A PRESENTE LICITAÇÃO TEM COMO OBJETO A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE ÁGUA MINERAL NATURAL, PARA ATENDER ÀS NECESSIDADES DOS ÓRGÃOS E ENTIDADES DO PODER EXECUTIVO MUNICIPAL, SITUADOS NO MUNICÍPIO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I407" s="3" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="J407" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="M407" s="3" t="inlineStr">
+        <is>
+          <t>12/09/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="408">
+      <c r="A408" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B408" s="3" t="inlineStr">
+        <is>
+          <t>017</t>
+        </is>
+      </c>
+      <c r="C408" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D408" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E408" s="3" t="inlineStr">
+        <is>
+          <t>Nº 6.226/2022</t>
+        </is>
+      </c>
+      <c r="F408" s="3" t="inlineStr">
+        <is>
+          <t>12/09/2022</t>
+        </is>
+      </c>
+      <c r="G408" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 9/2021-017 SESAU</t>
+        </is>
+      </c>
+      <c r="H408" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO À ATA DE REGISTRO DE PREÇOS Nº 2021.017.001.SESAU. PMA, CUJO OBJETO É A AQUISIÇÃO DE MATERIAL DE LIMPEZA E HIGIENE.</t>
+        </is>
+      </c>
+      <c r="I408" s="3" t="inlineStr">
+        <is>
+          <t>06/09/2022</t>
+        </is>
+      </c>
+      <c r="J408" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF- SECRETARIA MUNICIPAL DE PLANEJAMENTO, ORÇAMENTO E FINANÇAS</t>
+        </is>
+      </c>
+      <c r="K408" s="3" t="inlineStr">
+        <is>
+          <t>LILIANNE MARÇAL DA SILVA</t>
+        </is>
+      </c>
+      <c r="M408" s="3" t="inlineStr">
+        <is>
+          <t>12/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="409">
+      <c r="A409" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C409" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D409" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E409" s="3" t="inlineStr">
+        <is>
+          <t>2018.05.087.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F409" s="3" t="inlineStr">
+        <is>
+          <t>12/09/2018</t>
+        </is>
+      </c>
+      <c r="G409" s="3" t="inlineStr">
+        <is>
+          <t>SRP.PP.001.2018.CMA</t>
+        </is>
+      </c>
+      <c r="H409" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO E INSTALAÇÃO DE EQUIPAMENTOS PARA IMPLANTAÇÃO DE SISTEMA DE SEGURANÇA ELETRÔNICA COM ACESSO REMOTO NA SEDE DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO-SEMUTRAN.</t>
+        </is>
+      </c>
+      <c r="M409" s="3" t="inlineStr">
+        <is>
+          <t>12/09/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="410">
+      <c r="A410" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B410" s="3" t="inlineStr">
+        <is>
+          <t>031</t>
+        </is>
+      </c>
+      <c r="C410" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D410" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E410" s="3" t="inlineStr">
+        <is>
+          <t>779/2022</t>
+        </is>
+      </c>
+      <c r="F410" s="3" t="inlineStr">
+        <is>
+          <t>12/08/2022</t>
+        </is>
+      </c>
+      <c r="G410" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 031/2021</t>
+        </is>
+      </c>
+      <c r="H410" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE AREIA, ARGILA, ATERRO, PEDRA BRUTA PIÇARRA E SEIXO PARA MANUTENÇÃO E RECUPERAÇÃO DA REDE DO SISTEMA DE DRENAGEM DAS VIAS PÚBLICAS DO MUNICÍPIO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I410" s="3" t="inlineStr">
+        <is>
+          <t>03/03/2022</t>
+        </is>
+      </c>
+      <c r="J410" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS</t>
+        </is>
+      </c>
+      <c r="K410" s="3" t="inlineStr">
+        <is>
+          <t>Paulo Afonso de Oliveira (Titular) Augusto Farinha da Silva Neto (Titular) Ana Paula Gomes Mendonça (Titular) Victor Andrade Murilla (Suplente)</t>
+        </is>
+      </c>
+      <c r="M410" s="3" t="inlineStr">
+        <is>
+          <t>12/08/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="411">
+      <c r="A411" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C411" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D411" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E411" s="3" t="inlineStr">
+        <is>
+          <t>2021.03.037.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F411" s="3" t="inlineStr">
+        <is>
+          <t>12/08/2021</t>
+        </is>
+      </c>
+      <c r="G411" s="3" t="inlineStr">
+        <is>
+          <t>Nº SRPE 2020.002.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H411" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE MATERIAIS DE CONSUMO DIVERSOS: PRODUTOS DE LIMPEZA E MATERIAL DE EXPEDIENTE, PARA SUPRIR AS DEMANDAS DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO DO MUNICÍPIO DE ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="M411" s="3" t="inlineStr">
+        <is>
+          <t>12/08/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="412">
+      <c r="A412" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B412" s="3" t="inlineStr">
+        <is>
+          <t>009</t>
+        </is>
+      </c>
+      <c r="C412" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D412" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E412" s="3" t="inlineStr">
+        <is>
+          <t>PROCESSO ADMINISTRATIVO Nº 2371/2023 SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F412" s="3" t="inlineStr">
+        <is>
+          <t>12/07/2023</t>
+        </is>
+      </c>
+      <c r="G412" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO SRP Nº 009/2022-PMB</t>
+        </is>
+      </c>
+      <c r="H412" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM CONFECÇÃO DE MATERIAL GRÁFICO, OBJETIVANDO ATENDER AS NECESSIDADES DA SECRETARIA DE SANEAMENTO E INFRAESTRUTURA DE ANANINDEUA – SESAN/PM</t>
+        </is>
+      </c>
+      <c r="I412" s="3" t="inlineStr">
+        <is>
+          <t>06/07/2023</t>
+        </is>
+      </c>
+      <c r="J412" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II</t>
+        </is>
+      </c>
+      <c r="M412" s="3" t="inlineStr">
+        <is>
+          <t>12/07/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="413">
+      <c r="A413" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C413" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D413" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E413" s="3" t="inlineStr">
+        <is>
+          <t>323</t>
+        </is>
+      </c>
+      <c r="F413" s="3" t="inlineStr">
+        <is>
+          <t>12/07/2019</t>
+        </is>
+      </c>
+      <c r="G413" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL Nº020/2018</t>
+        </is>
+      </c>
+      <c r="H413" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO E INSTRUMENTAIS ODONTOLÓGICOS DESTINADOS À ORGANIZAÇÃO DOS CONSULTÓRIOS ODONTOLÓGICOS EXISTENTES NAS UNIDADES DA SECRETARIA MUNICIPAL DE SAÚDE DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="M413" s="3" t="inlineStr">
+        <is>
+          <t>12/07/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="414">
+      <c r="A414" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B414" s="3" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="C414" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D414" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E414" s="3" t="inlineStr">
+        <is>
+          <t>089/2022</t>
+        </is>
+      </c>
+      <c r="F414" s="3" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="G414" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP N°. 9/2022-034-SEMAD/PMA.</t>
+        </is>
+      </c>
+      <c r="H414" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE ÁGUA MINERAL DE 20 (VINTE) LITROS E ÁGUA MINERAL EM EMBALAGEM DE 200 (DUZENTOS) E 500 (QUINHENTOS) ML, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO</t>
+        </is>
+      </c>
+      <c r="I414" s="3" t="inlineStr">
+        <is>
+          <t>06/01/2023</t>
+        </is>
+      </c>
+      <c r="J414" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="K414" s="3" t="inlineStr">
+        <is>
+          <t>ALTINEY MARISTELA FERREIRA RODRIGUES</t>
+        </is>
+      </c>
+      <c r="M414" s="3" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="415">
+      <c r="A415" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C415" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D415" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E415" s="3" t="inlineStr">
+        <is>
+          <t>416/2018-SEMCAT</t>
+        </is>
+      </c>
+      <c r="F415" s="3" t="inlineStr">
+        <is>
+          <t>12/06/2019</t>
+        </is>
+      </c>
+      <c r="G415" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL-PREGÃO PRESENCIAL PARA REGISTRO DE PREÇOS N°.SRP.2018.006.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H415" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE GÁS LIQUEFEITO E ÁGUA MINERAL, PARA UM PERÍODO DE 12 (DOZE) MESES.</t>
+        </is>
+      </c>
+      <c r="M415" s="3" t="inlineStr">
+        <is>
+          <t>12/06/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="416">
+      <c r="A416" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B416" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C416" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D416" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E416" s="3" t="inlineStr">
+        <is>
+          <t>24/2022</t>
+        </is>
+      </c>
+      <c r="F416" s="3" t="inlineStr">
+        <is>
+          <t>04/05/2022</t>
+        </is>
+      </c>
+      <c r="H416" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇO PARA FUTURA, EVENTUAL E PARCELADA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE VEÍCULOS PESADOS EM HORAS MAQUINAS E MENSAL PARA SEREM UTILIZADAS PELA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS</t>
+        </is>
+      </c>
+      <c r="I416" s="3" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="J416" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS</t>
+        </is>
+      </c>
+      <c r="M416" s="3" t="inlineStr">
+        <is>
+          <t>12/05/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="417">
+      <c r="A417" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B417" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C417" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D417" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E417" s="3" t="inlineStr">
+        <is>
+          <t>2020.02.015.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F417" s="3" t="inlineStr">
+        <is>
+          <t>12/05/2020</t>
+        </is>
+      </c>
+      <c r="G417" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº001.2019.CMA</t>
+        </is>
+      </c>
+      <c r="H417" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO À INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM A VELOCIDADE DE 30 MB SIMÉTRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO-A-PONTO DEDICADO, COM TAXA DE TRANSMISSÃO DE 10 GB</t>
+        </is>
+      </c>
+      <c r="I417" s="3" t="inlineStr">
+        <is>
+          <t>17/10/2019</t>
+        </is>
+      </c>
+      <c r="J417" s="3" t="inlineStr">
+        <is>
+          <t>CÂMARA MUNICIPAL DE ANANINDEUA, RUA ZACARIAS DE ASSUNÇÃO, Nº134, CENTRO, ANANINDEUA-PARÁ.</t>
+        </is>
+      </c>
+      <c r="M417" s="3" t="inlineStr">
+        <is>
+          <t>12/05/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="418">
+      <c r="A418" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C418" s="3" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="D418" s="3" t="inlineStr">
+        <is>
+          <t>VICE-PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E418" s="3" t="inlineStr">
+        <is>
+          <t>10/2015</t>
+        </is>
+      </c>
+      <c r="F418" s="3" t="inlineStr">
+        <is>
+          <t>12/02/2016</t>
+        </is>
+      </c>
+      <c r="G418" s="3" t="inlineStr">
+        <is>
+          <t>SRP.PP.2015.001.PMA.SEURB</t>
+        </is>
+      </c>
+      <c r="H418" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA O FORNECIMENTO DE VALE COMBUSTÍVEL, NA FORMA IMPRESSA EM PAPEL E CARTÃO MAGNÉTICO/CHIP, INTEGRADO COM SERVIÇO DE GERENCIAMENTO DE ABASTECIMENTO DE COMBUSTÍVEIS DE VEÍCULO, POR MEIO DA IMPLANTAÇÃO E OPERAÇÃO D</t>
+        </is>
+      </c>
+      <c r="M418" s="3" t="inlineStr">
+        <is>
+          <t>12/02/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="419">
+      <c r="A419" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B419" s="3" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="C419" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D419" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E419" s="3" t="inlineStr">
+        <is>
+          <t>3589/2022 - SEMED</t>
+        </is>
+      </c>
+      <c r="F419" s="3" t="inlineStr">
+        <is>
+          <t>06/01/2023</t>
+        </is>
+      </c>
+      <c r="H419" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE LIMPEZA, HIGIENIZAÇÃO DE AMBIENTES, ESPECIALMENTE CONTROLE DE PRAGAS E VETORES, LIMPEZA DE FORROS EM GERAL E SANITIZAÇÃO</t>
+        </is>
+      </c>
+      <c r="I419" s="3" t="inlineStr">
+        <is>
+          <t>04/01/2023</t>
+        </is>
+      </c>
+      <c r="J419" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA - SEMED</t>
+        </is>
+      </c>
+      <c r="M419" s="3" t="inlineStr">
+        <is>
+          <t>12/01/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="420">
+      <c r="A420" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C420" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D420" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E420" s="3" t="inlineStr">
+        <is>
+          <t>096/2016</t>
+        </is>
+      </c>
+      <c r="F420" s="3" t="inlineStr">
+        <is>
+          <t>12/01/2017</t>
+        </is>
+      </c>
+      <c r="G420" s="3" t="inlineStr">
+        <is>
+          <t>MEMO Nº 460/2016</t>
+        </is>
+      </c>
+      <c r="H420" s="3" t="inlineStr">
+        <is>
+          <t>9 SESAN -SERVIÇOS DE TELEFONIA FIXA COMUTADA (STFC), COM O FORNECIMENTO DE DISCAGEM DIRETA E RAMAL(DDR) OU SIMILAR, E LINHA DIRETA EMPRESARIAL, NAS MODALIDADES LOCAL (L), LONGA DISTÂNCIA NACIONAL (LDN), LONGA DISTÂNCIA INTERNACIONAL (LDI) E DISCAGEM</t>
+        </is>
+      </c>
+      <c r="M420" s="3" t="inlineStr">
+        <is>
+          <t>12/01/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="421">
+      <c r="A421" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C421" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D421" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E421" s="3" t="inlineStr">
+        <is>
+          <t>2019.11.236.PMA.GP</t>
+        </is>
+      </c>
+      <c r="F421" s="3" t="inlineStr">
+        <is>
+          <t>11/12/2019</t>
+        </is>
+      </c>
+      <c r="G421" s="3" t="inlineStr">
+        <is>
+          <t>SRP N° 2019.001.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="H421" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE VALE COMBUSTÍVEL, TIPO IMPRESSO, PARA ATENDER A FROTA DE VEÍCULOS DO GABINETE DO PREFEITO.</t>
+        </is>
+      </c>
+      <c r="M421" s="3" t="inlineStr">
+        <is>
+          <t>11/12/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="422">
+      <c r="A422" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B422" s="3" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="C422" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D422" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E422" s="3" t="inlineStr">
+        <is>
+          <t>Nº2024.07.091.PMA.SEMUTRAN- Nº22.733/2024-1Doc</t>
+        </is>
+      </c>
+      <c r="G422" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº9/2023.SEMED.PMA</t>
+        </is>
+      </c>
+      <c r="H422" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA AQUISIÇÃO DE MATERIAL DE EXPEDIENTE E ESCRITÓRIO, PARA ATENDER AS ATIVIDADES ADMINISTRATIVAS DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO, CONFORME CONDIÇÕES E EXIGÊNCIAS ESTABELECIDAS NA ATA DE REGISTRO DE PR</t>
+        </is>
+      </c>
+      <c r="I422" s="3" t="inlineStr">
+        <is>
+          <t>10/07/2024</t>
+        </is>
+      </c>
+      <c r="J422" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO-SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="M422" s="3" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="423">
+      <c r="A423" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C423" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D423" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E423" s="3" t="inlineStr">
+        <is>
+          <t>089.2019.DAF.SEMAD</t>
+        </is>
+      </c>
+      <c r="F423" s="3" t="inlineStr">
+        <is>
+          <t>11/11/2019</t>
+        </is>
+      </c>
+      <c r="G423" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2019.003.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H423" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA E HIGIENE)</t>
+        </is>
+      </c>
+      <c r="M423" s="3" t="inlineStr">
+        <is>
+          <t>11/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="424">
+      <c r="A424" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C424" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D424" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E424" s="3" t="inlineStr">
+        <is>
+          <t>277/2017/SEMCAT</t>
+        </is>
+      </c>
+      <c r="F424" s="3" t="inlineStr">
+        <is>
+          <t>11/10/2017</t>
+        </is>
+      </c>
+      <c r="G424" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2017.003.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H424" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM PRESTAÇÃO DE SERVIÇOS DE SONORIZAÇÃO</t>
+        </is>
+      </c>
+      <c r="M424" s="3" t="inlineStr">
+        <is>
+          <t>11/10/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="425">
+      <c r="A425" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B425" s="3" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="C425" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D425" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E425" s="3" t="inlineStr">
+        <is>
+          <t>PROCESSO ADMINISTRATIVO Nº 8774/2023 - SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F425" s="3" t="inlineStr">
+        <is>
+          <t>11/09/2023</t>
+        </is>
+      </c>
+      <c r="G425" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO – SRP Nº 01/2023 - MARAPANIM - PMM</t>
+        </is>
+      </c>
+      <c r="H425" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇO PARA EVENTUAL AQUISIÇÃO DE MATERIAL DE HIGIENE, LIMPEZA, DESCARTÁVEIS E COZINHA PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SANEAMENTO E INFRAESTRUTURA DE ANANINDEUA-SESAN/PMA.</t>
+        </is>
+      </c>
+      <c r="I425" s="3" t="inlineStr">
+        <is>
+          <t>04/07/2023</t>
+        </is>
+      </c>
+      <c r="J425" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II</t>
+        </is>
+      </c>
+      <c r="M425" s="3" t="inlineStr">
+        <is>
+          <t>11/09/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="426">
+      <c r="A426" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C426" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D426" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E426" s="3" t="inlineStr">
+        <is>
+          <t>065/2020</t>
+        </is>
+      </c>
+      <c r="F426" s="3" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="G426" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 003/2020 - PMA/SESAU</t>
+        </is>
+      </c>
+      <c r="H426" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NOS SERVIÇOS CONTÍNUOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, DE MATERIAIS PERMANENTES DE REFRIGERAÇÃO COMO OS APARELHOS DE AR CONDICIONADO TIPO SPLIT, AR CONDICIONADO CONVENCIONAL TIPO (ACJ) REFRIGERADORES, BEBEDO</t>
+        </is>
+      </c>
+      <c r="M426" s="3" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="427">
+      <c r="A427" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C427" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D427" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E427" s="3" t="inlineStr">
+        <is>
+          <t>2761/2016</t>
+        </is>
+      </c>
+      <c r="F427" s="3" t="inlineStr">
+        <is>
+          <t>11/08/2016</t>
+        </is>
+      </c>
+      <c r="G427" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRONICO Nº 2015.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H427" s="3" t="inlineStr">
+        <is>
+          <t>5 PMA - AQUISIÇÃO DE MATERIAIS DE CONSUMO (EXPEDIENTE), PARA ATENDER AS NECESSIDADES DA SEPOF.</t>
+        </is>
+      </c>
+      <c r="M427" s="3" t="inlineStr">
+        <is>
+          <t>11/08/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="428">
+      <c r="A428" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C428" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D428" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E428" s="3" t="inlineStr">
+        <is>
+          <t> 002/18</t>
+        </is>
+      </c>
+      <c r="F428" s="3" t="inlineStr">
+        <is>
+          <t>11/07/2018</t>
+        </is>
+      </c>
+      <c r="G428" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL - SRP.2017.001.PMA.SEMCAT-PMA</t>
+        </is>
+      </c>
+      <c r="H428" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE ÁGUA MINERAL 20L (SOMENTE O LÍQUIDO), ÁGUA MINERAL 200ML E GÁS LIQUEFEITO 13KG.</t>
+        </is>
+      </c>
+      <c r="M428" s="3" t="inlineStr">
+        <is>
+          <t>11/07/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="429">
+      <c r="A429" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C429" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D429" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E429" s="3" t="inlineStr">
+        <is>
+          <t>002/2018</t>
+        </is>
+      </c>
+      <c r="F429" s="3" t="inlineStr">
+        <is>
+          <t>11/07/2018</t>
+        </is>
+      </c>
+      <c r="G429" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2017.001.PMA.SEMCAT</t>
+        </is>
+      </c>
+      <c r="H429" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE ÁGUA MINERAL 20L (SOMENTE O LÍQUIDO), ÁGUA MINERAL 200ML E GÁS LIQUEFEITO 13KG.</t>
+        </is>
+      </c>
+      <c r="M429" s="3" t="inlineStr">
+        <is>
+          <t>11/07/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="430">
+      <c r="A430" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C430" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D430" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E430" s="3" t="inlineStr">
+        <is>
+          <t>2021/03/002767</t>
+        </is>
+      </c>
+      <c r="F430" s="3" t="inlineStr">
+        <is>
+          <t>11/06/2021</t>
+        </is>
+      </c>
+      <c r="G430" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO-SPR Nº 002/2020</t>
+        </is>
+      </c>
+      <c r="H430" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE PREVENÇÃO CONTRA O VÍRUS DA COVID-19</t>
+        </is>
+      </c>
+      <c r="M430" s="3" t="inlineStr">
+        <is>
+          <t>11/06/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="431">
+      <c r="A431" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C431" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D431" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E431" s="3" t="inlineStr">
+        <is>
+          <t>050.2019.DAF.SEMAD</t>
+        </is>
+      </c>
+      <c r="F431" s="3" t="inlineStr">
+        <is>
+          <t>11/06/2019</t>
+        </is>
+      </c>
+      <c r="G431" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2018.006.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H431" s="3" t="inlineStr">
+        <is>
+          <t>1. AGUA MINERAL 20L(SOMENTE O LIQUIDO)- QUANTIDADE 2.100 UNIDADES. 2. GÁS LIQUEFEITO BOTIJÃO DE 13KG(LIQUIDO)-QUANTIDADE 48 UNIDADES. 3. AGUA MINERAL 200ML-5.760 UNIDADES.</t>
+        </is>
+      </c>
+      <c r="M431" s="3" t="inlineStr">
+        <is>
+          <t>11/06/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="432">
+      <c r="A432" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C432" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D432" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E432" s="3" t="inlineStr">
+        <is>
+          <t>2021/001111</t>
+        </is>
+      </c>
+      <c r="F432" s="3" t="inlineStr">
+        <is>
+          <t>11/05/2021</t>
+        </is>
+      </c>
+      <c r="G432" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SEPLAD/DGL/SRP Nº 001/2020</t>
+        </is>
+      </c>
+      <c r="H432" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE MATERIAL DE EXPEDIENTE</t>
+        </is>
+      </c>
+      <c r="M432" s="3" t="inlineStr">
+        <is>
+          <t>11/05/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="433">
+      <c r="A433" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C433" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D433" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E433" s="3" t="inlineStr">
+        <is>
+          <t>2384/2019</t>
+        </is>
+      </c>
+      <c r="F433" s="3" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="G433" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2019.0004.PMA .SEMED</t>
+        </is>
+      </c>
+      <c r="H433" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO ( TONNER, CARTUCHO E PERIFÉRICOS)</t>
+        </is>
+      </c>
+      <c r="M433" s="3" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="434">
+      <c r="A434" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C434" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D434" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E434" s="3" t="inlineStr">
+        <is>
+          <t>2020.09.123.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F434" s="3" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="G434" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SRP Nº 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H434" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE LOCAÇÃO DE IMPRESSORA E MULTIFUNCIONAIS PARA ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO-SEMUTRAN.</t>
+        </is>
+      </c>
+      <c r="M434" s="3" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="435">
+      <c r="A435" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C435" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D435" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E435" s="3" t="inlineStr">
+        <is>
+          <t>1126/2021 - SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="F435" s="3" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="G435" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO - PROC: 1126/2021 - SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H435" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO DIVERSOS, DOS TIPOS: HIGIENE PESSOAL, PRODUTOS DE LIMPEZA, MATERIAL DE EXPEDIENTE E MATERIAL PEDAGÓGICO.</t>
+        </is>
+      </c>
+      <c r="M435" s="3" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="436">
+      <c r="A436" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C436" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D436" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E436" s="3" t="inlineStr">
+        <is>
+          <t>001/2020 - SEDES/PMA</t>
+        </is>
+      </c>
+      <c r="F436" s="3" t="inlineStr">
+        <is>
+          <t>10/09/2020</t>
+        </is>
+      </c>
+      <c r="G436" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SRP Nº 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H436" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO ADMINISTRATIVO DE LOCAÇÃO DE 03 (TRÊS) IMPRESSORAS MONOCROMÁTICA E MULTIFUNCIONAIS.</t>
+        </is>
+      </c>
+      <c r="M436" s="3" t="inlineStr">
+        <is>
+          <t>10/09/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="437">
+      <c r="A437" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B437" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C437" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D437" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E437" s="3" t="inlineStr">
+        <is>
+          <t>009/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F437" s="3" t="inlineStr">
+        <is>
+          <t>10/08/2023</t>
+        </is>
+      </c>
+      <c r="G437" s="3" t="inlineStr">
+        <is>
+          <t>#PE.SRP.2023.001.CMA</t>
+        </is>
+      </c>
+      <c r="H437" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS GRÁFICOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="I437" s="3" t="inlineStr">
+        <is>
+          <t>03/03/2023</t>
+        </is>
+      </c>
+      <c r="J437" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT</t>
+        </is>
+      </c>
+      <c r="M437" s="3" t="inlineStr">
+        <is>
+          <t>10/08/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="438">
+      <c r="A438" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C438" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D438" s="3" t="inlineStr">
+        <is>
+          <t>SEMCAT</t>
+        </is>
+      </c>
+      <c r="E438" s="3" t="inlineStr">
+        <is>
+          <t>029/2021-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F438" s="3" t="inlineStr">
+        <is>
+          <t>10/08/2021</t>
+        </is>
+      </c>
+      <c r="G438" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO N°. 004/2020-PE-SEMADS-PMM</t>
+        </is>
+      </c>
+      <c r="H438" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE IMPRESSÃO DE MATERIAIS GRÁFICOS, PARA ATENDER AS NECESSIDADES INSTITUCIONAIS DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT, POR UM PERÍODO DE 12 (DOZE) ME</t>
+        </is>
+      </c>
+      <c r="M438" s="3" t="inlineStr">
+        <is>
+          <t>10/08/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="439">
+      <c r="A439" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C439" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D439" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E439" s="3" t="inlineStr">
+        <is>
+          <t>84/2021</t>
+        </is>
+      </c>
+      <c r="F439" s="3" t="inlineStr">
+        <is>
+          <t>10/08/2021</t>
+        </is>
+      </c>
+      <c r="G439" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇO Nº 2020/002/SEMCAT</t>
+        </is>
+      </c>
+      <c r="H439" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE LIMPEZA EM GERAL POR UM PERÍODO DE 7 (SETE) MESES PARA SUPRIR AS DEMANDAS DESTA SECRETARIA E SEU ANEXO DLP.</t>
+        </is>
+      </c>
+      <c r="M439" s="3" t="inlineStr">
+        <is>
+          <t>10/08/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="440">
+      <c r="A440" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C440" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D440" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E440" s="3" t="inlineStr">
+        <is>
+          <t>2017.002.PMA.SEMED	 ADES</t>
+        </is>
+      </c>
+      <c r="F440" s="3" t="inlineStr">
+        <is>
+          <t>10/08/2017</t>
+        </is>
+      </c>
+      <c r="H440" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO (EXPEDIENTE) PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, ORÇAMENTO E FINANÇAS.</t>
+        </is>
+      </c>
+      <c r="M440" s="3" t="inlineStr">
+        <is>
+          <t>10/08/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="441">
+      <c r="A441" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C441" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D441" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E441" s="3" t="inlineStr">
+        <is>
+          <t>2020.03.037.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F441" s="3" t="inlineStr">
+        <is>
+          <t>10/06/2020</t>
+        </is>
+      </c>
+      <c r="G441" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 2019.001.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H441" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE ÁGUA MINERAL – COPO DE 200 ML,GARRAFA DE 1,5L, NÉCTAR DE FRUTAS E REFRIGERANTE, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRANSITO-SEMUTRAN.</t>
+        </is>
+      </c>
+      <c r="M441" s="3" t="inlineStr">
+        <is>
+          <t>10/06/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="442">
+      <c r="A442" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C442" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D442" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E442" s="3" t="inlineStr">
+        <is>
+          <t>04/2020-CGM/PMA</t>
+        </is>
+      </c>
+      <c r="F442" s="3" t="inlineStr">
+        <is>
+          <t>10/04/2020</t>
+        </is>
+      </c>
+      <c r="G442" s="3" t="inlineStr">
+        <is>
+          <t>SRP.PE.2019.001.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H442" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO REFERENTE A AQUISIÇÃO DE MATERIAL DE CONSUMO (CAFÉ, LEITE, ADOÇANTE, AÇÚCAR E FILTRO).</t>
+        </is>
+      </c>
+      <c r="M442" s="3" t="inlineStr">
+        <is>
+          <t>10/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="443">
+      <c r="A443" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C443" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D443" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E443" s="3" t="inlineStr">
+        <is>
+          <t>05/2020-CGM/PMA</t>
+        </is>
+      </c>
+      <c r="F443" s="3" t="inlineStr">
+        <is>
+          <t>10/04/2020</t>
+        </is>
+      </c>
+      <c r="G443" s="3" t="inlineStr">
+        <is>
+          <t>SRP.PE.2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H443" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO REFERENTE A AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE).</t>
+        </is>
+      </c>
+      <c r="M443" s="3" t="inlineStr">
+        <is>
+          <t>10/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="444">
+      <c r="A444" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C444" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D444" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E444" s="3" t="inlineStr">
+        <is>
+          <t>03/2020-CGM.PMA</t>
+        </is>
+      </c>
+      <c r="F444" s="3" t="inlineStr">
+        <is>
+          <t>10/04/2020</t>
+        </is>
+      </c>
+      <c r="G444" s="3" t="inlineStr">
+        <is>
+          <t>SRP.PE.2019.003.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H444" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS REFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSUMO (HIGIENE E LIMPEZA).</t>
+        </is>
+      </c>
+      <c r="M444" s="3" t="inlineStr">
+        <is>
+          <t>10/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="445">
+      <c r="A445" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C445" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D445" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E445" s="3" t="inlineStr">
+        <is>
+          <t>2019.02.035.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F445" s="3" t="inlineStr">
+        <is>
+          <t>10/04/2019</t>
+        </is>
+      </c>
+      <c r="G445" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SISTEMA DE REGISTRO DE PREÇOS Nº 004/2018-CMA</t>
+        </is>
+      </c>
+      <c r="H445" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE LIMPEZA E HIGIENIZAÇÃO, PRODUTOS DESCARTÁVEIS E GÊNEROS ALIMENTÍCIOS.</t>
+        </is>
+      </c>
+      <c r="M445" s="3" t="inlineStr">
+        <is>
+          <t>10/04/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="446">
+      <c r="A446" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C446" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D446" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E446" s="3" t="inlineStr">
+        <is>
+          <t>01/2020</t>
+        </is>
+      </c>
+      <c r="F446" s="3" t="inlineStr">
+        <is>
+          <t>10/03/2020</t>
+        </is>
+      </c>
+      <c r="G446" s="3" t="inlineStr">
+        <is>
+          <t>PP.SRP.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H446" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS, REFERENTE A PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE LOCAÇÃO DE IMPRESSORAS E MULTIFUNCIONAIS PARA ATENDER AS DEMANDAS, COMPREENDENDO A PRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA, FORNECIMENTO DE PEÇAS E</t>
+        </is>
+      </c>
+      <c r="M446" s="3" t="inlineStr">
+        <is>
+          <t>10/03/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="447">
+      <c r="A447" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B447" s="3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="C447" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D447" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E447" s="3" t="inlineStr">
+        <is>
+          <t>08.2022.DAL.SEMAD</t>
+        </is>
+      </c>
+      <c r="F447" s="3" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="G447" s="3" t="inlineStr">
+        <is>
+          <t>#EDITAL DE CONCORRÊNCIA SRP Nº 3/2022-021 SEMED/PMA</t>
+        </is>
+      </c>
+      <c r="H447" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DAS INSTALAÇÕES, COM FORNECIMENTO DE MÃO DE OBRA.</t>
+        </is>
+      </c>
+      <c r="I447" s="3" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="J447" s="3" t="inlineStr">
+        <is>
+          <t>SETOR DE LICITAÇÕES - PRÉDIO DA PREFEITURA DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="M447" s="3" t="inlineStr">
+        <is>
+          <t>10/02/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="448">
+      <c r="A448" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B448" s="3" t="inlineStr">
+        <is>
+          <t>047</t>
+        </is>
+      </c>
+      <c r="C448" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D448" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E448" s="3" t="inlineStr">
+        <is>
+          <t>12959</t>
+        </is>
+      </c>
+      <c r="F448" s="3" t="inlineStr">
+        <is>
+          <t>08/02/2022</t>
+        </is>
+      </c>
+      <c r="H448" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS PERMANENTE TIPO: EQUIPAMENTOS DE SONORIZAÇÃO E AÚDIO VISUAL, APARELHOS ELETRÔNICOS E ELETRODOMÉSTICOS,APARELHOS DE REFRIGERAÇÃO,EQUIPAMENTOS ELETRO PORTÁTEIS, MOBILIÁRIOS E OUTROS EQUIPAMENT</t>
+        </is>
+      </c>
+      <c r="I448" s="3" t="inlineStr">
+        <is>
+          <t>08/02/2022</t>
+        </is>
+      </c>
+      <c r="J448" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR- 28/09/2021 ADESÃO A ATA DE REGISTRO DE PREÇO Nº047/2021-001-MARITUBA/PA</t>
+        </is>
+      </c>
+      <c r="M448" s="3" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="449">
+      <c r="A449" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C449" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D449" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E449" s="3" t="inlineStr">
+        <is>
+          <t>3756/2019-SEMED</t>
+        </is>
+      </c>
+      <c r="F449" s="3" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="G449" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SRP N°.2019.002.PMA.SESDS</t>
+        </is>
+      </c>
+      <c r="H449" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE IMPRESSORAS E MULTIFUNCIONAIS COMPREENDENDO SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA COM FORNECIMENTO DE PEÇAS E SUPRIMENTOS NECESSÁRIOS (EXCETO PAPEL) PARA ATENDER AS NECESSIDADES DA SECRETARI</t>
+        </is>
+      </c>
+      <c r="M449" s="3" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="450">
+      <c r="A450" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C450" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D450" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E450" s="3" t="inlineStr">
+        <is>
+          <t>10596</t>
+        </is>
+      </c>
+      <c r="F450" s="3" t="inlineStr">
+        <is>
+          <t>09/11/2018</t>
+        </is>
+      </c>
+      <c r="H450" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE AQUISIÇÃO E INSTALAÇÃO DE EQUIPAMENTOS DE SEGURANÇA ELETRÔNICA COM ACESSO REMOTO PARA A SECRETARIA MUNICIPAL DE SAÚDE DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M450" s="3" t="inlineStr">
+        <is>
+          <t>09/11/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="451">
+      <c r="A451" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C451" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D451" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E451" s="3" t="inlineStr">
+        <is>
+          <t> 80/2021</t>
+        </is>
+      </c>
+      <c r="F451" s="3" t="inlineStr">
+        <is>
+          <t>09/08/2021</t>
+        </is>
+      </c>
+      <c r="G451" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS Nº 2020.002.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H451" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE DE FORMA PARCELADO NO PERÍODO DE 07 (SETE) MESES PARA SUPRIR AS NECESSIDADES DOS DEPARTAMENTOS DESTA SECRETARIA.</t>
+        </is>
+      </c>
+      <c r="M451" s="3" t="inlineStr">
+        <is>
+          <t>09/08/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="452">
+      <c r="A452" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C452" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D452" s="3" t="inlineStr">
+        <is>
+          <t>SEMCAT</t>
+        </is>
+      </c>
+      <c r="E452" s="3" t="inlineStr">
+        <is>
+          <t>310/2021-SEMCAT/PMA.</t>
+        </is>
+      </c>
+      <c r="F452" s="3" t="inlineStr">
+        <is>
+          <t>09/08/2021</t>
+        </is>
+      </c>
+      <c r="G452" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO N°. 036/2020-PMSIP</t>
+        </is>
+      </c>
+      <c r="H452" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE GÊNEROS ALIMENTÍCIOS, ESTIVAS EM GERAL, PROTEÍNAS E HORTIFRUTIGRANJEIRO, PARA ATENDER AS NECESSIDADES INSTITUCIONAIS DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT</t>
+        </is>
+      </c>
+      <c r="M452" s="3" t="inlineStr">
+        <is>
+          <t>09/08/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="453">
+      <c r="A453" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C453" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D453" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E453" s="3" t="inlineStr">
+        <is>
+          <t>74/2021</t>
+        </is>
+      </c>
+      <c r="F453" s="3" t="inlineStr">
+        <is>
+          <t>09/08/2021</t>
+        </is>
+      </c>
+      <c r="G453" s="3" t="inlineStr">
+        <is>
+          <t>SRP 036/2020 - PMSIP ATA Nº 001/2021</t>
+        </is>
+      </c>
+      <c r="H453" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS (CAFÉ, VINAGRE E TRIGO) PARA SUPRIR AS DEMANDAS DIÁRIAS</t>
+        </is>
+      </c>
+      <c r="M453" s="3" t="inlineStr">
+        <is>
+          <t>09/08/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="454">
+      <c r="A454" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C454" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D454" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E454" s="3" t="inlineStr">
+        <is>
+          <t>056/2020-SEMED</t>
+        </is>
+      </c>
+      <c r="F454" s="3" t="inlineStr">
+        <is>
+          <t>09/06/2020</t>
+        </is>
+      </c>
+      <c r="G454" s="3" t="inlineStr">
+        <is>
+          <t>SRP PP Nº 2019.001.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="H454" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO, REFERENTE A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE VALE COMBUSTÍVEL TIPO IMPRESSO PARA O PERÍODO DE 06 (SEIS) MESES.</t>
+        </is>
+      </c>
+      <c r="M454" s="3" t="inlineStr">
+        <is>
+          <t>09/06/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="455">
+      <c r="A455" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B455" s="3" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="C455" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D455" s="3" t="inlineStr">
+        <is>
+          <t>SEMUPA</t>
+        </is>
+      </c>
+      <c r="E455" s="3" t="inlineStr">
+        <is>
+          <t>17.858/2024</t>
+        </is>
+      </c>
+      <c r="G455" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 04/2023</t>
+        </is>
+      </c>
+      <c r="H455" s="3" t="inlineStr">
+        <is>
+          <t>O OBJETO DO PRESENTE ESTUDO É SUBSIDIAR A INSTRUÇÃO PARA O REGISTRO DE PREÇO DA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL PERMANENTE AFIM DE ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE PESCA E AGRICULTURA-SEMUPA, CONFORME CON</t>
+        </is>
+      </c>
+      <c r="I455" s="3" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="M455" s="3" t="inlineStr">
+        <is>
+          <t>09/05/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="456">
+      <c r="A456" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C456" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D456" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E456" s="3" t="inlineStr">
+        <is>
+          <t>2018.12.200.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F456" s="3" t="inlineStr">
+        <is>
+          <t>09/05/2019</t>
+        </is>
+      </c>
+      <c r="G456" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SISTEMA DE REGISTRO DE PREÇOS Nº 003/2018-CMA. ATA DE REGISTRO DE PREÇOS Nº 007/2018-CMA.</t>
+        </is>
+      </c>
+      <c r="H456" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE CARTUCHOS, TONNER PARA IMPRESSORAS E MATERIAL DE EXPEDIENTE, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO - SEMUTRAN.</t>
+        </is>
+      </c>
+      <c r="M456" s="3" t="inlineStr">
+        <is>
+          <t>09/05/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="457">
+      <c r="A457" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B457" s="3" t="inlineStr">
+        <is>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="C457" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D457" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E457" s="3" t="inlineStr">
+        <is>
+          <t>8.981/2023</t>
+        </is>
+      </c>
+      <c r="G457" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO – SRP Nº 03/2023 - MARAPANIM - PMM</t>
+        </is>
+      </c>
+      <c r="H457" s="3" t="inlineStr">
+        <is>
+          <t>RESGITRO DE PREÇO PARA EVENTUAL AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS.</t>
+        </is>
+      </c>
+      <c r="I457" s="3" t="inlineStr">
+        <is>
+          <t>25/08/2023</t>
+        </is>
+      </c>
+      <c r="M457" s="3" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="458">
+      <c r="A458" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C458" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D458" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E458" s="3" t="inlineStr">
+        <is>
+          <t>Nº.022/2021/SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F458" s="3" t="inlineStr">
+        <is>
+          <t>09/04/2021</t>
+        </is>
+      </c>
+      <c r="G458" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO Nº 2020.002.PMA.SEMCAT</t>
+        </is>
+      </c>
+      <c r="H458" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A AQUISIÇÃO DE MATERIAIS DE CONSUMO DIVERSOS, DOS TIPOS: HIGIENE PESSOAL, PRODUTOS DE LIMPEZA, MATERIAL DE EXPEDIENTE E MATERIAL PEDAGÓGICO.</t>
+        </is>
+      </c>
+      <c r="M458" s="3" t="inlineStr">
+        <is>
+          <t>09/04/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="459">
+      <c r="A459" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C459" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D459" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E459" s="3" t="inlineStr">
+        <is>
+          <t>06/2020-CGM/PMA</t>
+        </is>
+      </c>
+      <c r="F459" s="3" t="inlineStr">
+        <is>
+          <t>09/04/2020</t>
+        </is>
+      </c>
+      <c r="G459" s="3" t="inlineStr">
+        <is>
+          <t>SRP.PE.2019.004.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H459" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO, PARA AQUISIÇÃO DE MATERIAL DE CONSUMO (TONNER, CARTUCHOS E PERIFÉRICOS).</t>
+        </is>
+      </c>
+      <c r="M459" s="3" t="inlineStr">
+        <is>
+          <t>09/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="460">
+      <c r="A460" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B460" s="3" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="C460" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D460" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E460" s="3" t="inlineStr">
+        <is>
+          <t> 3589/2022 - SEMED</t>
+        </is>
+      </c>
+      <c r="F460" s="3" t="inlineStr">
+        <is>
+          <t>06/01/2023</t>
+        </is>
+      </c>
+      <c r="H460" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE LIMPEZA, HIGIENIZAÇÃO DE AMBIENTES, ESPECIALMENTE CONTROLE DE PRAGAS E VETORES, LIMPEZA DE FORROS EM GERAL E SANITIZAÇÃO</t>
+        </is>
+      </c>
+      <c r="I460" s="3" t="inlineStr">
+        <is>
+          <t>04/01/2023</t>
+        </is>
+      </c>
+      <c r="J460" s="3" t="inlineStr">
+        <is>
+          <t> SECRETARIA MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA - SEMED</t>
+        </is>
+      </c>
+      <c r="M460" s="3" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="461">
+      <c r="A461" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C461" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D461" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E461" s="3" t="inlineStr">
+        <is>
+          <t>026/2019</t>
+        </is>
+      </c>
+      <c r="F461" s="3" t="inlineStr">
+        <is>
+          <t>09/01/2020</t>
+        </is>
+      </c>
+      <c r="G461" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SRP Nº PP - 003/2019 - PMT</t>
+        </is>
+      </c>
+      <c r="H461" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA(S) ESPECIALIZADA(S) PARA PRESTAR SERVIÇOS DE LOCAÇÃO DE EQUIPAMENTOS DE INFORMÁTICA PARA ATENDER A SECRETÁRIA DE SANEAMENTO E INFRAESTRUTURA DO MUNICÍPIO DE ANANINDEUA - SESAN/PMA - (SRP) Nº PP-003/2019-PMT</t>
+        </is>
+      </c>
+      <c r="M461" s="3" t="inlineStr">
+        <is>
+          <t>09/01/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="462">
+      <c r="A462" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B462" s="3" t="inlineStr">
+        <is>
+          <t>018</t>
+        </is>
+      </c>
+      <c r="C462" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D462" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E462" s="3" t="inlineStr">
+        <is>
+          <t>Nº 12.035/2022 - SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F462" s="3" t="inlineStr">
+        <is>
+          <t>08/11/2022</t>
+        </is>
+      </c>
+      <c r="G462" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL DE CONCORRÊNCIA SRP Nº 3/2021-018 GP/PMA</t>
+        </is>
+      </c>
+      <c r="H462" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS EVENTUAIS DE BUFFET COM FORNECIMENTO DE ALIMENTOS E COMPLEMENTOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SANEAMENTO E INFRAESTRUTURA-SESAN.</t>
+        </is>
+      </c>
+      <c r="I462" s="3" t="inlineStr">
+        <is>
+          <t>07/11/2022</t>
+        </is>
+      </c>
+      <c r="J462" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II.</t>
+        </is>
+      </c>
+      <c r="M462" s="3" t="inlineStr">
+        <is>
+          <t>08/11/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="463">
+      <c r="A463" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C463" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D463" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E463" s="3" t="inlineStr">
+        <is>
+          <t>3670/2018-SEMED</t>
+        </is>
+      </c>
+      <c r="F463" s="3" t="inlineStr">
+        <is>
+          <t>08/11/2019</t>
+        </is>
+      </c>
+      <c r="G463" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL SISTEMA DE REGISTRO DE PREÇOS - PREGÃO ELETRONICO N°.2019.004.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H463" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO (TONNER, CARTUCHOS E PERIFÉRICOS) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SEGURANÇA E DO COMANDO DA GUARDA CIVIL MUNICIPAL DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M463" s="3" t="inlineStr">
+        <is>
+          <t>08/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="464">
+      <c r="A464" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C464" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D464" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E464" s="3" t="inlineStr">
+        <is>
+          <t>385/2018</t>
+        </is>
+      </c>
+      <c r="F464" s="3" t="inlineStr">
+        <is>
+          <t>08/11/2018</t>
+        </is>
+      </c>
+      <c r="G464" s="3" t="inlineStr">
+        <is>
+          <t>SRP N°003/2018</t>
+        </is>
+      </c>
+      <c r="H464" s="3" t="inlineStr">
+        <is>
+          <t>CONTRAÇÃO DE UMA EMPRESA ESPECIALIZADA EM FORNECIMENTO DE CARTUCHOS, TONER PARA IMPRESSORA E MATERIAL DE EXPEDIENTE.</t>
+        </is>
+      </c>
+      <c r="M464" s="3" t="inlineStr">
+        <is>
+          <t>08/11/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="465">
+      <c r="A465" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C465" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D465" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E465" s="3" t="inlineStr">
+        <is>
+          <t>073</t>
+        </is>
+      </c>
+      <c r="F465" s="3" t="inlineStr">
+        <is>
+          <t>08/09/2021</t>
+        </is>
+      </c>
+      <c r="G465" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇOS ORIGINÁRIO DE PREGÃO ELETRÔNICO Nº 029/2021 - SEMAD/MARITUBA</t>
+        </is>
+      </c>
+      <c r="H465" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE ARTEFATOS DE CIMENTO, TAIS COMO BLOCOS, BLOQUETES, MEIO FIO E TUBOS DE CONCRETO</t>
+        </is>
+      </c>
+      <c r="M465" s="3" t="inlineStr">
+        <is>
+          <t>08/09/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="466">
+      <c r="A466" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C466" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D466" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E466" s="3" t="inlineStr">
+        <is>
+          <t>118/2019</t>
+        </is>
+      </c>
+      <c r="F466" s="3" t="inlineStr">
+        <is>
+          <t>08/08/2019</t>
+        </is>
+      </c>
+      <c r="G466" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2018.006.PMA.SEMCAT</t>
+        </is>
+      </c>
+      <c r="H466" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÁS E ÁGUA MINERAL</t>
+        </is>
+      </c>
+      <c r="M466" s="3" t="inlineStr">
+        <is>
+          <t>08/08/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="467">
+      <c r="A467" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C467" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D467" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E467" s="3" t="inlineStr">
+        <is>
+          <t>007/2020-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="F467" s="3" t="inlineStr">
+        <is>
+          <t>08/07/2020</t>
+        </is>
+      </c>
+      <c r="G467" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO ADMINISTRATIVO Nº 002/2020-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="H467" s="3" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO À INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM VELOCIDADE DE 30MB</t>
+        </is>
+      </c>
+      <c r="M467" s="3" t="inlineStr">
+        <is>
+          <t>08/07/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="468">
+      <c r="A468" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C468" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D468" s="3" t="inlineStr">
+        <is>
+          <t>SEGOV</t>
+        </is>
+      </c>
+      <c r="E468" s="3" t="inlineStr">
+        <is>
+          <t>013/2018 - SEGOV</t>
+        </is>
+      </c>
+      <c r="F468" s="3" t="inlineStr">
+        <is>
+          <t>08/05/2018</t>
+        </is>
+      </c>
+      <c r="G468" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2017.004.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H468" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE CONSUMO ( CAFÉ, AÇÚCAR, LEITE, ADOÇANTE, FILTRO PARA CAFÉ)</t>
+        </is>
+      </c>
+      <c r="M468" s="3" t="inlineStr">
+        <is>
+          <t>08/05/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="469">
+      <c r="A469" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C469" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D469" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E469" s="3" t="inlineStr">
+        <is>
+          <t>028/2018</t>
+        </is>
+      </c>
+      <c r="F469" s="3" t="inlineStr">
+        <is>
+          <t>08/05/2018</t>
+        </is>
+      </c>
+      <c r="G469" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2017.005.SEMED.PMA</t>
+        </is>
+      </c>
+      <c r="H469" s="3" t="inlineStr">
+        <is>
+          <t>MATERIAL DE CONSUMO (LIMPEZA)</t>
+        </is>
+      </c>
+      <c r="M469" s="3" t="inlineStr">
+        <is>
+          <t>08/05/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="470">
+      <c r="A470" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B470" s="3" t="inlineStr">
+        <is>
+          <t>003</t>
+        </is>
+      </c>
+      <c r="C470" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D470" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E470" s="3" t="inlineStr">
+        <is>
+          <t>054/2020</t>
+        </is>
+      </c>
+      <c r="F470" s="3" t="inlineStr">
+        <is>
+          <t>08/03/2021</t>
+        </is>
+      </c>
+      <c r="G470" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 003/2020.PMA.SESAU</t>
+        </is>
+      </c>
+      <c r="H470" s="3" t="inlineStr">
+        <is>
+          <t>MANUTENÇÃO PREVENTIVA E CORRETIVA DE AR CONDICIONADO TIPO SPLIT</t>
+        </is>
+      </c>
+      <c r="I470" s="3" t="inlineStr">
+        <is>
+          <t>20/12/2020</t>
+        </is>
+      </c>
+      <c r="J470" s="3" t="inlineStr">
+        <is>
+          <t>SECELJ</t>
+        </is>
+      </c>
+      <c r="M470" s="3" t="inlineStr">
+        <is>
+          <t>08/03/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="471">
+      <c r="A471" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C471" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D471" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E471" s="3" t="inlineStr">
+        <is>
+          <t>208/2017</t>
+        </is>
+      </c>
+      <c r="F471" s="3" t="inlineStr">
+        <is>
+          <t>08/03/2018</t>
+        </is>
+      </c>
+      <c r="G471" s="3" t="inlineStr">
+        <is>
+          <t>PPSRP.2016.004.PMA.SESAU</t>
+        </is>
+      </c>
+      <c r="H471" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATEIRAL DE CONSUMO - PROTEÇÃO E SEGURANÇA</t>
+        </is>
+      </c>
+      <c r="M471" s="3" t="inlineStr">
+        <is>
+          <t>08/03/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="472">
+      <c r="A472" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C472" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D472" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E472" s="3" t="inlineStr">
+        <is>
+          <t>3971/2016/SEMED</t>
+        </is>
+      </c>
+      <c r="F472" s="3" t="inlineStr">
+        <is>
+          <t>08/03/2018</t>
+        </is>
+      </c>
+      <c r="G472" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL-SISTEMA DE REGISTRO DE PREÇOS - PREGÃO ELETRÔNICO N° 2017.005.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H472" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO (LIMPEZA) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SEGURANÇA, DO COMANDO DA GUARDA E DO PROJETO ANJOS DA GUARDA - PARA O PERÍODO DE DOIS MESES.(PROCESSO RELANÇADO)</t>
+        </is>
+      </c>
+      <c r="M472" s="3" t="inlineStr">
+        <is>
+          <t>08/03/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="473">
+      <c r="A473" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C473" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D473" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E473" s="3" t="inlineStr">
+        <is>
+          <t>2017.005.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="F473" s="3" t="inlineStr">
+        <is>
+          <t>08/03/2018</t>
+        </is>
+      </c>
+      <c r="H473" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO (LIMPEZA) PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SEGURANÇA, DO COMANDO DA GUARDA E DO PROJETO ANJOS DA GUARDA - PARA O PERÍODO DE DOIS MESES.(PROCESSO RELANÇADO)</t>
+        </is>
+      </c>
+      <c r="M473" s="3" t="inlineStr">
+        <is>
+          <t>08/03/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="474">
+      <c r="A474" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B474" s="3" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="C474" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D474" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E474" s="3" t="inlineStr">
+        <is>
+          <t> 2710001</t>
+        </is>
+      </c>
+      <c r="G474" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL DO PREGÃO ELETRÔNICO Nº 105/2022</t>
+        </is>
+      </c>
+      <c r="H474" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESAS(S) ESPECIALIZADA(S) PARA AQUISIÇÃO DE CAMINHONETES E MOTOS PARA ATENDER AS DEMANDAS DO DEPARTAMENTO MUNICIPAL DE TRÂNSITO DE ALTAMIRA/PA (DEMUTRAN) E DA GUARDA MUNICIPAL DE ALTAMIRA/PA (GMA)</t>
+        </is>
+      </c>
+      <c r="I474" s="3" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="L474" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Publicada no mural do TCM em 06/12/2023&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M474" s="3" t="inlineStr">
+        <is>
+          <t>07/12/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="475">
+      <c r="A475" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C475" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D475" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E475" s="3" t="inlineStr">
+        <is>
+          <t>2365/2019</t>
+        </is>
+      </c>
+      <c r="F475" s="3" t="inlineStr">
+        <is>
+          <t>07/12/2020</t>
+        </is>
+      </c>
+      <c r="G475" s="3" t="inlineStr">
+        <is>
+          <t>SRP. Nº 2019.001. PMA . SEMED</t>
+        </is>
+      </c>
+      <c r="H475" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO ( CAFÉ , LEITE , AÇÚCAR, ADOÇANTE E FILTRO)</t>
+        </is>
+      </c>
+      <c r="M475" s="3" t="inlineStr">
+        <is>
+          <t>07/12/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="476">
+      <c r="A476" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C476" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D476" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E476" s="3" t="inlineStr">
+        <is>
+          <t> 089/2017</t>
+        </is>
+      </c>
+      <c r="F476" s="3" t="inlineStr">
+        <is>
+          <t>07/12/2017</t>
+        </is>
+      </c>
+      <c r="G476" s="3" t="inlineStr">
+        <is>
+          <t>TP.2017.001.PMA.SESDS</t>
+        </is>
+      </c>
+      <c r="H476" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DOS SERVIÇOS DE REFORMA COM FORNECIMENTO DE MATERIAIS E MÃO DE OBRA, A SER REALIZADA NOS PRÉDIOS DA SECRETARIA MUNICIPAL DE SEGURANÇA E DEFESA SOCIAL - SESDS E DA GUARDA CIVIL MUNICIPAL DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="M476" s="3" t="inlineStr">
+        <is>
+          <t>07/12/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="477">
+      <c r="A477" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B477" s="3" t="inlineStr">
+        <is>
+          <t>035</t>
+        </is>
+      </c>
+      <c r="C477" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D477" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E477" s="3" t="inlineStr">
+        <is>
+          <t>16.411/2024</t>
+        </is>
+      </c>
+      <c r="G477" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO – SRP Nº 9/2023-035 SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H477" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE ALIMENTOS DE USO COMUM (CAFÉ)_x000d_
+</t>
+        </is>
+      </c>
+      <c r="I477" s="3" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="J477" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II</t>
+        </is>
+      </c>
+      <c r="M477" s="3" t="inlineStr">
+        <is>
+          <t>07/11/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="478">
+      <c r="A478" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B478" s="3" t="inlineStr">
+        <is>
+          <t>018</t>
+        </is>
+      </c>
+      <c r="C478" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D478" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E478" s="3" t="inlineStr">
+        <is>
+          <t>2022.08.045</t>
+        </is>
+      </c>
+      <c r="F478" s="3" t="inlineStr">
+        <is>
+          <t>07/11/2022</t>
+        </is>
+      </c>
+      <c r="G478" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DO EDITAL DE CONCORRÊNCIA SRP Nº 3/2021-018 GP/PMA</t>
+        </is>
+      </c>
+      <c r="H478" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE BUFFET COM FORNECIMENTO DE ALIMENTOS E COMPLEMENTOS, PARA ATENDER AS ATIVIDADES OFICIAIS DO GABINETE DO PREFEITO DE ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="I478" s="3" t="inlineStr">
+        <is>
+          <t>16/12/2021</t>
+        </is>
+      </c>
+      <c r="J478" s="3" t="inlineStr">
+        <is>
+          <t>SALA DO SETOR DE LICITAÇÕES - PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="M478" s="3" t="inlineStr">
+        <is>
+          <t>07/11/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="479">
+      <c r="A479" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C479" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D479" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E479" s="3" t="inlineStr">
+        <is>
+          <t>2019/06/008609</t>
+        </is>
+      </c>
+      <c r="F479" s="3" t="inlineStr">
+        <is>
+          <t>07/11/2019</t>
+        </is>
+      </c>
+      <c r="G479" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIA POR SRP N° PP-003/2019-PMT</t>
+        </is>
+      </c>
+      <c r="H479" s="3" t="inlineStr">
+        <is>
+          <t>SERVIÇO DE LOCAÇÃO DE EQUIPAMENTOS DE INFORMÁTICA - COMPUTADORES</t>
+        </is>
+      </c>
+      <c r="M479" s="3" t="inlineStr">
+        <is>
+          <t>07/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="480">
+      <c r="A480" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B480" s="3" t="inlineStr">
+        <is>
+          <t>034</t>
+        </is>
+      </c>
+      <c r="C480" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D480" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E480" s="3" t="inlineStr">
+        <is>
+          <t>017/2024-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="G480" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO N°. 9.2023.034-SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H480" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE ÁGUA MINERAL, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="I480" s="3" t="inlineStr">
+        <is>
+          <t>27/03/2024</t>
+        </is>
+      </c>
+      <c r="J480" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT.</t>
+        </is>
+      </c>
+      <c r="M480" s="3" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="481">
+      <c r="A481" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C481" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D481" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E481" s="3" t="inlineStr">
+        <is>
+          <t>7584</t>
+        </is>
+      </c>
+      <c r="F481" s="3" t="inlineStr">
+        <is>
+          <t>07/08/2019</t>
+        </is>
+      </c>
+      <c r="G481" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇO Nº036/2018</t>
+        </is>
+      </c>
+      <c r="H481" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA COM APTIDÃO EM FORNECIMENTO DE GÁS LIQUEFEITO DE PETRÓLEO ENVASADO EM BOTIJÃO DE 13 KG BEM COMO ÁGUA MINERAL DE 20 LITROS(APENAS LIQUIDO) E ÁGUA MINERAL DE 200ML, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE, D</t>
+        </is>
+      </c>
+      <c r="M481" s="3" t="inlineStr">
+        <is>
+          <t>07/08/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="482">
+      <c r="A482" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C482" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D482" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E482" s="3" t="inlineStr">
+        <is>
+          <t>3970/2016/SEMED</t>
+        </is>
+      </c>
+      <c r="F482" s="3" t="inlineStr">
+        <is>
+          <t>07/08/2017</t>
+        </is>
+      </c>
+      <c r="G482" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO Nº 2017.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H482" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO (EXPEDIENTE).</t>
+        </is>
+      </c>
+      <c r="M482" s="3" t="inlineStr">
+        <is>
+          <t>07/08/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="483">
+      <c r="A483" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C483" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D483" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E483" s="3" t="inlineStr">
+        <is>
+          <t>289</t>
+        </is>
+      </c>
+      <c r="F483" s="3" t="inlineStr">
+        <is>
+          <t>07/07/2020</t>
+        </is>
+      </c>
+      <c r="G483" s="3" t="inlineStr">
+        <is>
+          <t>SRP. 046/2019</t>
+        </is>
+      </c>
+      <c r="H483" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE MÁQUINAS PESADAS (SEM CONDUTOR).</t>
+        </is>
+      </c>
+      <c r="M483" s="3" t="inlineStr">
+        <is>
+          <t>07/07/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="484">
+      <c r="A484" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B484" s="3" t="inlineStr">
+        <is>
+          <t>4844</t>
+        </is>
+      </c>
+      <c r="C484" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D484" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E484" s="3" t="inlineStr">
+        <is>
+          <t>4844/2023</t>
+        </is>
+      </c>
+      <c r="F484" s="3" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="G484" s="3" t="inlineStr">
+        <is>
+          <t>4844/2023 - SEMED</t>
+        </is>
+      </c>
+      <c r="H484" s="3" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DE SERVIÇOS GRÁFICOS DIVERSOS E DE MATERIAL GRÁFICO COM GARANTIA DE QUALIDADE PARA ATENDER A REDE MUNICIPAL DE EDUCAÇÃO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I484" s="3" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="J484" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="M484" s="3" t="inlineStr">
+        <is>
+          <t>07/06/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="485">
+      <c r="A485" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C485" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D485" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="F485" s="3" t="inlineStr">
+        <is>
+          <t>07/05/2018</t>
+        </is>
+      </c>
+      <c r="H485" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE.)</t>
+        </is>
+      </c>
+      <c r="M485" s="3" t="inlineStr">
+        <is>
+          <t>07/05/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="486">
+      <c r="A486" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B486" s="3" t="inlineStr">
+        <is>
+          <t>011</t>
+        </is>
+      </c>
+      <c r="C486" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D486" s="3" t="inlineStr">
+        <is>
+          <t>FMAS</t>
+        </is>
+      </c>
+      <c r="E486" s="3" t="inlineStr">
+        <is>
+          <t>076/2023-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="G486" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP N°. 011/2023-PMC</t>
+        </is>
+      </c>
+      <c r="H486" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE GÁS DE COZINHA, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE CIDADANIA, ASSISTÊNCIA SOCIAL E TRABALHO - SEMCAT E SUAS UNIDADES.</t>
+        </is>
+      </c>
+      <c r="I486" s="3" t="inlineStr">
+        <is>
+          <t>30/10/2023</t>
+        </is>
+      </c>
+      <c r="M486" s="3" t="inlineStr">
+        <is>
+          <t>07/03/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="487">
+      <c r="A487" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C487" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D487" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E487" s="3" t="inlineStr">
+        <is>
+          <t>041/2017-GAB.PMA</t>
+        </is>
+      </c>
+      <c r="F487" s="3" t="inlineStr">
+        <is>
+          <t>06/09/2017</t>
+        </is>
+      </c>
+      <c r="G487" s="3" t="inlineStr">
+        <is>
+          <t>S/N</t>
+        </is>
+      </c>
+      <c r="H487" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE VEÍCULOS, SEM CONDUTOR E SEM LIMITE DE QUILOMETRAGEM.</t>
+        </is>
+      </c>
+      <c r="M487" s="3" t="inlineStr">
+        <is>
+          <t>06/09/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="488">
+      <c r="A488" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B488" s="3" t="inlineStr">
+        <is>
+          <t>029</t>
+        </is>
+      </c>
+      <c r="C488" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D488" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E488" s="3" t="inlineStr">
+        <is>
+          <t>PROC. Nº 2023.03.06.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F488" s="3" t="inlineStr">
+        <is>
+          <t>06/08/2023</t>
+        </is>
+      </c>
+      <c r="G488" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO SRP Nº 029/2022 /PMC</t>
+        </is>
+      </c>
+      <c r="H488" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE SOLUÇÃO DE OUTSOURCING DE TECNOLOGIA DA INFORMAÇÃO/TI, COMPREENDENDO A CESSÃO DE DIREITO DE USO DE EQUIPAMENTOS (PRIMEIRO USO), INCLUINDO A PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIV</t>
+        </is>
+      </c>
+      <c r="I488" s="3" t="inlineStr">
+        <is>
+          <t>05/04/2022</t>
+        </is>
+      </c>
+      <c r="J488" s="3" t="inlineStr">
+        <is>
+          <t>WWW.COMPRASGOVERNAMENTAIS.GOV.BR</t>
+        </is>
+      </c>
+      <c r="M488" s="3" t="inlineStr">
+        <is>
+          <t>06/08/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="489">
+      <c r="A489" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C489" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D489" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E489" s="3" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="F489" s="3" t="inlineStr">
+        <is>
+          <t>06/07/2020</t>
+        </is>
+      </c>
+      <c r="G489" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇO Nº SRP. 001/2019-CMA</t>
+        </is>
+      </c>
+      <c r="H489" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇOS DE ACESSO À INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM VELOCIDADE DE 30 MB SIMÉTRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO-A-PONTO DEDICADO COM TAXA DE TRANSMISSÃO DE 10GB.</t>
+        </is>
+      </c>
+      <c r="M489" s="3" t="inlineStr">
+        <is>
+          <t>06/07/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="490">
+      <c r="A490" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C490" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D490" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E490" s="3" t="inlineStr">
+        <is>
+          <t>015.2019.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F490" s="3" t="inlineStr">
+        <is>
+          <t>06/06/2019</t>
+        </is>
+      </c>
+      <c r="G490" s="3" t="inlineStr">
+        <is>
+          <t>SRP 014.2018.SEMED/PMM</t>
+        </is>
+      </c>
+      <c r="H490" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE VEÍCULOS DE PEQUENO E MÉDIO PORTE, SEM MOTORISTA E SEM COMBUSTÍVEL, PARA ATENDER AS NECESSIDADES DO GABINETE DO PREFEITO.</t>
+        </is>
+      </c>
+      <c r="M490" s="3" t="inlineStr">
+        <is>
+          <t>06/06/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="491">
+      <c r="A491" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C491" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D491" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E491" s="3" t="inlineStr">
+        <is>
+          <t>964/2020-SEMED</t>
+        </is>
+      </c>
+      <c r="F491" s="3" t="inlineStr">
+        <is>
+          <t>06/05/2020</t>
+        </is>
+      </c>
+      <c r="G491" s="3" t="inlineStr">
+        <is>
+          <t>SRP PP Nº 001/2019-CMA</t>
+        </is>
+      </c>
+      <c r="H491" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS REFERENTE A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE ACESSO DEDICADO A INTERNET CORPORATIVA, VIA FIBRA ÓPTICA, COM VELOCIDADE DE 30MB SIMÉTRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO A P</t>
+        </is>
+      </c>
+      <c r="M491" s="3" t="inlineStr">
+        <is>
+          <t>06/05/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="492">
+      <c r="A492" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B492" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C492" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D492" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E492" s="3" t="inlineStr">
+        <is>
+          <t>2021.10.172.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F492" s="3" t="inlineStr">
+        <is>
+          <t>30/03/2022</t>
+        </is>
+      </c>
+      <c r="H492" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM LOCAÇÃO DE EQUIPAMENTOS DE INFORMÁTICA, COM PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO, SUPORTE TÉCNICO E GARANTIA DE SUBSTITUIÇÃO DO EQUIPAMENTO, QUANDO NECESSÁRIO.</t>
+        </is>
+      </c>
+      <c r="I492" s="3" t="inlineStr">
+        <is>
+          <t>01/04/2021</t>
+        </is>
+      </c>
+      <c r="J492" s="3" t="inlineStr">
+        <is>
+          <t>SISTEMA ELETRÔNICO UTILIZADO: BANCO DO BRASIL/ WWW.LICITACOES-E.COM.BR/Nº 861869</t>
+        </is>
+      </c>
+      <c r="M492" s="3" t="inlineStr">
+        <is>
+          <t>06/04/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="493">
+      <c r="A493" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C493" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D493" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E493" s="3" t="inlineStr">
+        <is>
+          <t>13653</t>
+        </is>
+      </c>
+      <c r="F493" s="3" t="inlineStr">
+        <is>
+          <t>06/04/2020</t>
+        </is>
+      </c>
+      <c r="G493" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇO Nº01/2018 (HOSPITAL GERAL DE BELÉM-HOSPITAL MILITAR)</t>
+        </is>
+      </c>
+      <c r="H493" s="3" t="inlineStr">
+        <is>
+          <t>PRESTAÇÃO DOS SERVIÇOS DE TRANSPORTES E FORNECIMENTO DE GASES MEDICINAIS LIQUEFEITOS, EM SISTEMA DE COMODATO DE TANQUES DE PRESSÃO , PARA ARMANEZAMENTO DOS GASES DESTINADOS ÀS UNIDADES DE PRONTO ATENDIMENTO DA SECRETARIA MUNICIPAL DE SAÚDE DE ANANIND</t>
+        </is>
+      </c>
+      <c r="M493" s="3" t="inlineStr">
+        <is>
+          <t>06/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="494">
+      <c r="A494" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B494" s="3" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="C494" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D494" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E494" s="3" t="inlineStr">
+        <is>
+          <t>032</t>
+        </is>
+      </c>
+      <c r="F494" s="3" t="inlineStr">
+        <is>
+          <t>06/03/2023</t>
+        </is>
+      </c>
+      <c r="G494" s="3" t="inlineStr">
+        <is>
+          <t>#SRP Nº09/2022-034-SEMAD/PMA</t>
+        </is>
+      </c>
+      <c r="H494" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE ÁGUA MINERAL NATURAL,PARA OS ÓRGÃOS E ENTIDADES DO PODER EXECUTIVO MUNICIPAL.</t>
+        </is>
+      </c>
+      <c r="I494" s="3" t="inlineStr">
+        <is>
+          <t>03/03/2023</t>
+        </is>
+      </c>
+      <c r="J494" s="3" t="inlineStr">
+        <is>
+          <t> SECRETARIA MUNICIPAL DE SAÚDE DE ANANINDEUA-ENDEREÇO:AV SN/21,CIDADE NOVA VI, Nº18,COQUEIRO,ANANINDEUA-PARÁ</t>
+        </is>
+      </c>
+      <c r="M494" s="3" t="inlineStr">
+        <is>
+          <t>06/03/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="495">
+      <c r="A495" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C495" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D495" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E495" s="3" t="inlineStr">
+        <is>
+          <t>473/2018</t>
+        </is>
+      </c>
+      <c r="F495" s="3" t="inlineStr">
+        <is>
+          <t>06/02/2019</t>
+        </is>
+      </c>
+      <c r="G495" s="3" t="inlineStr">
+        <is>
+          <t>009/2017.CMA</t>
+        </is>
+      </c>
+      <c r="H495" s="3" t="inlineStr">
+        <is>
+          <t>CONTRAÇÃO DE UMA EMPRESA ESPECIALIZADA EM SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM MICRO COMPUTADORES, SERVIDORES, NOTEBOOKS, IMPRESSORAS A JATO DE TINTA, E A LASER, INCLUINDO O FORNECIMENTO DE MÃO DE OBRA, PEÇAS E COMPONENTES.</t>
+        </is>
+      </c>
+      <c r="M495" s="3" t="inlineStr">
+        <is>
+          <t>06/02/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="496">
+      <c r="A496" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C496" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D496" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E496" s="3" t="inlineStr">
+        <is>
+          <t>472/2018</t>
+        </is>
+      </c>
+      <c r="F496" s="3" t="inlineStr">
+        <is>
+          <t>06/02/2019</t>
+        </is>
+      </c>
+      <c r="G496" s="3" t="inlineStr">
+        <is>
+          <t>006/2017-CMA</t>
+        </is>
+      </c>
+      <c r="H496" s="3" t="inlineStr">
+        <is>
+          <t>CONTRAÇÃO DE UMA EMPRESA ESPECIALIZADA PARA A AQUISIÇÃO E INSTALAÇÃO DE EQUIPAMENTOS PARA IMPLANTAÇÃO DE SISTEMA DE SEGURANÇA ELETRÔNICA COM ACESSO REMOTO.</t>
+        </is>
+      </c>
+      <c r="M496" s="3" t="inlineStr">
+        <is>
+          <t>06/02/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="497">
+      <c r="A497" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C497" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D497" s="3" t="inlineStr">
+        <is>
+          <t>SEURB</t>
+        </is>
+      </c>
+      <c r="E497" s="3" t="inlineStr">
+        <is>
+          <t>473/2018</t>
+        </is>
+      </c>
+      <c r="F497" s="3" t="inlineStr">
+        <is>
+          <t>06/02/2019</t>
+        </is>
+      </c>
+      <c r="G497" s="3" t="inlineStr">
+        <is>
+          <t>009/2017.CMA</t>
+        </is>
+      </c>
+      <c r="H497" s="3" t="inlineStr">
+        <is>
+          <t>CONTRAÇÃO DE UMA EMPRESA ESPECIALIZADA EM SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM MICRO COMPUTADORES, SERVIDORES, NOTEBOOKS, IMPRESSORAS A JATO DE TINTA, E A LASER, INCLUINDO O FORNECIMENTO DE MÃO DE OBRA, PEÇAS E COMPONENTES.</t>
+        </is>
+      </c>
+      <c r="M497" s="3" t="inlineStr">
+        <is>
+          <t>06/02/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="498">
+      <c r="A498" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B498" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C498" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D498" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E498" s="3" t="inlineStr">
+        <is>
+          <t>025/2021-CMA</t>
+        </is>
+      </c>
+      <c r="F498" s="3" t="inlineStr">
+        <is>
+          <t>16/11/2021</t>
+        </is>
+      </c>
+      <c r="H498" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS GRÁFICOS, VISANDO O FORNECIMENTO DE MATERIAIS DE MESMA NATUREZA, PERSONALIZADOS COM GARANTIA DE QUALIDADE</t>
+        </is>
+      </c>
+      <c r="I498" s="3" t="inlineStr">
+        <is>
+          <t>16/04/2021</t>
+        </is>
+      </c>
+      <c r="J498" s="3" t="inlineStr">
+        <is>
+          <t>WWW.LICITACOES-E.COM.BR/Nº LICITAÇÃO 86524</t>
+        </is>
+      </c>
+      <c r="M498" s="3" t="inlineStr">
+        <is>
+          <t>06/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="499">
+      <c r="A499" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B499" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C499" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D499" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E499" s="3" t="inlineStr">
+        <is>
+          <t>Processo nº 077/2021.DAL.SEMAD</t>
+        </is>
+      </c>
+      <c r="F499" s="3" t="inlineStr">
+        <is>
+          <t>23/10/2021</t>
+        </is>
+      </c>
+      <c r="H499" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE LIMPEZA E MATERIAL DE EXPEDIENTE PARA ATENDER AS NECESSIDADES INSTITUCIONAIS DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO/SEMAD</t>
+        </is>
+      </c>
+      <c r="I499" s="3" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="J499" s="3" t="inlineStr">
+        <is>
+          <t>WWW.LICITACOES-E.COM.BR</t>
+        </is>
+      </c>
+      <c r="M499" s="3" t="inlineStr">
+        <is>
+          <t>06/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="500">
+      <c r="A500" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C500" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D500" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E500" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="F500" s="3" t="inlineStr">
+        <is>
+          <t>08/10/2021</t>
+        </is>
+      </c>
+      <c r="H500" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PRESTADORA DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA DE EQUIPAMENTOS DE REFRIGERAÇÃO DO TIPO SPLIT, REFRIGERADORES E BEBEDOUROS, INCLUINDO O FORNECIMENTO DE PEÇAS, INCLUSIVE COMPRESSORES, CONFORME AS NECESSIDADES DA SECRETARI</t>
+        </is>
+      </c>
+      <c r="I500" s="3" t="inlineStr">
+        <is>
+          <t>24/06/2021</t>
+        </is>
+      </c>
+      <c r="J500" s="3" t="inlineStr">
+        <is>
+          <t>NA SALA DA COMISSÃO PERMANENTE DE LICITAÇÕES, LOCALIZADA NO PRÉDIO ANEXO DA CÂMARA MUNICIPAL DE ANANINDEUA, SITO A RUA ZACARIAS DE ASSUNÇÃO, Nº 84, BA</t>
+        </is>
+      </c>
+      <c r="M500" s="3" t="inlineStr">
+        <is>
+          <t>06/01/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="501">
+      <c r="A501" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C501" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D501" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E501" s="3" t="inlineStr">
+        <is>
+          <t>2019/10/014728</t>
+        </is>
+      </c>
+      <c r="F501" s="3" t="inlineStr">
+        <is>
+          <t>05/12/2019</t>
+        </is>
+      </c>
+      <c r="G501" s="3" t="inlineStr">
+        <is>
+          <t>REGISTRO DE PREÇOS - PREGÃO ELETRÔNICO N° SRP PE .2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H501" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M501" s="3" t="inlineStr">
+        <is>
+          <t>05/12/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="502">
+      <c r="A502" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C502" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D502" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E502" s="3" t="inlineStr">
+        <is>
+          <t>Proc. SEHAB nº 129/2019 Protocolo nº 3152/2019(Nº do Proc.Adm. da Ata 3669.2018.SEMED)</t>
+        </is>
+      </c>
+      <c r="F502" s="3" t="inlineStr">
+        <is>
+          <t>05/12/2019</t>
+        </is>
+      </c>
+      <c r="G502" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H502" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M502" s="3" t="inlineStr">
+        <is>
+          <t>05/12/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="503">
+      <c r="A503" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C503" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D503" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E503" s="3" t="inlineStr">
+        <is>
+          <t>Nº 014/2019 - SESAN</t>
+        </is>
+      </c>
+      <c r="F503" s="3" t="inlineStr">
+        <is>
+          <t>05/11/2019</t>
+        </is>
+      </c>
+      <c r="G503" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SRP 2018.006 SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H503" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA COM APTIDÃO EM FORNECIMENTO DE GÁS LIQUEFEITO DE PETRÓLEO ENVASADO EM BOTIJÃO DE 13 KG, BEM COMO ÁGUA MINERAL DE 20 LITROS (APENAS LÍQUIDO) E ÁGUA MINERAL DE 200 ML PARA ATENDER AS NECESSIDADES DA SESAN, E O DEPARTAMENTO DE USI</t>
+        </is>
+      </c>
+      <c r="M503" s="3" t="inlineStr">
+        <is>
+          <t>05/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="504">
+      <c r="A504" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B504" s="3" t="inlineStr">
+        <is>
+          <t>007</t>
+        </is>
+      </c>
+      <c r="C504" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D504" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E504" s="3" t="inlineStr">
+        <is>
+          <t> Nº 7618/2022 - SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F504" s="3" t="inlineStr">
+        <is>
+          <t>05/09/2022</t>
+        </is>
+      </c>
+      <c r="G504" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO – SRP Nº 007/2022 – PREFEITURA MUNICIPAL DE SANTA IZABEL</t>
+        </is>
+      </c>
+      <c r="H504" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE GÊNEROS ALIMENTICIOS PARA ATENDER AS DEMANDAS DAS SECRETARIA MUNICIPAL DE SANEAMENTO E INFRAESTRUTURA - ANANINDEUA/PA.</t>
+        </is>
+      </c>
+      <c r="I504" s="3" t="inlineStr">
+        <is>
+          <t>12/07/2022</t>
+        </is>
+      </c>
+      <c r="J504" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II.</t>
+        </is>
+      </c>
+      <c r="M504" s="3" t="inlineStr">
+        <is>
+          <t>05/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="505">
+      <c r="A505" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B505" s="3" t="inlineStr">
+        <is>
+          <t>018</t>
+        </is>
+      </c>
+      <c r="C505" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D505" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E505" s="3" t="inlineStr">
+        <is>
+          <t>6.400/2022</t>
+        </is>
+      </c>
+      <c r="F505" s="3" t="inlineStr">
+        <is>
+          <t>05/09/2022</t>
+        </is>
+      </c>
+      <c r="G505" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL DE CONCORRÊNCIA SRP Nº 3/2021-018 GP/PMA</t>
+        </is>
+      </c>
+      <c r="H505" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DA EMPRESA ESPECIALIZADA EM SERVIÇOS DE BUFFET COM FORNECIMENTO DE ALIMENTOS E COMPLEMENTOS, VISANDO À MELHORIA DAS ATIVIDADES DESENVOLVIDAS POR ESTA SECRETARIA MUNICIPAL DE HABITAÇÃO - SEHAB.</t>
+        </is>
+      </c>
+      <c r="I505" s="3" t="inlineStr">
+        <is>
+          <t>16/12/2021</t>
+        </is>
+      </c>
+      <c r="J505" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA MUNICIPAL DE ANANINDEUA - PMA</t>
+        </is>
+      </c>
+      <c r="K505" s="3" t="inlineStr">
+        <is>
+          <t>VALERIA LIMA DE ASSUNÇÃO</t>
+        </is>
+      </c>
+      <c r="M505" s="3" t="inlineStr">
+        <is>
+          <t>05/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="506">
+      <c r="A506" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C506" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D506" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E506" s="3" t="inlineStr">
+        <is>
+          <t>077/2019-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="F506" s="3" t="inlineStr">
+        <is>
+          <t>05/09/2019</t>
+        </is>
+      </c>
+      <c r="G506" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2018.006.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H506" s="3" t="inlineStr">
+        <is>
+          <t>AQUISISÇÃO DE GÁS LIQUEFEITO E ÁGUA MINERAL</t>
+        </is>
+      </c>
+      <c r="M506" s="3" t="inlineStr">
+        <is>
+          <t>05/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="507">
+      <c r="A507" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B507" s="3" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="C507" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D507" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E507" s="3" t="inlineStr">
+        <is>
+          <t>063/2021</t>
+        </is>
+      </c>
+      <c r="F507" s="3" t="inlineStr">
+        <is>
+          <t>05/08/2021</t>
+        </is>
+      </c>
+      <c r="G507" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL DO PREGÃO SRP Nº 02/2020 - CMA - 1ª BDA INF SL</t>
+        </is>
+      </c>
+      <c r="H507" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MOBILIÁRIOS, CONFORME ESPECIFICAÇÕES E QUANTITATIVOS ESTABELECIDOS NO TERMO DE REFERÊNCIA.</t>
+        </is>
+      </c>
+      <c r="I507" s="3" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="J507" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DE ANANINDEUA/SEMAD</t>
+        </is>
+      </c>
+      <c r="M507" s="3" t="inlineStr">
+        <is>
+          <t>05/08/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="508">
+      <c r="A508" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C508" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D508" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E508" s="3" t="inlineStr">
+        <is>
+          <t>3921</t>
+        </is>
+      </c>
+      <c r="F508" s="3" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="G508" s="3" t="inlineStr">
+        <is>
+          <t>Nº003.2019 (ADESÃO A ATA DE REGISTRO DE PREÇO)</t>
+        </is>
+      </c>
+      <c r="H508" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA E HIGIENE), PARA ATENDER AS DEMANDAS DA ATENÇÃO BÁSICA, MELHOR EM CASA,VIGILÂNCIA EM SAÚDE,DE ACORDO COM AS ESPECIFICAÇÔES DO TERMO DE REFERÊNCIA</t>
+        </is>
+      </c>
+      <c r="M508" s="3" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="509">
+      <c r="A509" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B509" s="3" t="inlineStr">
+        <is>
+          <t>011</t>
+        </is>
+      </c>
+      <c r="C509" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D509" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E509" s="3" t="inlineStr">
+        <is>
+          <t>614/2021</t>
+        </is>
+      </c>
+      <c r="F509" s="3" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="G509" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 011/202.PMA.SESAU</t>
+        </is>
+      </c>
+      <c r="H509" s="3" t="inlineStr">
+        <is>
+          <t>ADESAO A ATA DE REGISTRO DE PRECO, RELATIVA AP PREGAO SRP Nº 011/2020.PMA.SESAU, CUJO OBJETO E AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE), PARA ATENDER AS NECESSIDADES DESTA SEPOF</t>
+        </is>
+      </c>
+      <c r="I509" s="3" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="J509" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF - SECRETARIA MUNICIPAL DE PLANEJAMENTO, ORÇAMENTO E FINANÇAS</t>
+        </is>
+      </c>
+      <c r="M509" s="3" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="510">
+      <c r="A510" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C510" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D510" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E510" s="3" t="inlineStr">
+        <is>
+          <t> Nº 041/2021-SESDS</t>
+        </is>
+      </c>
+      <c r="F510" s="3" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="G510" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL SISTEMA DE REGISTRO DE PREÇOS PREGÃO ELETRÔNICO Nº 2020.002.PMA.SEMCAT</t>
+        </is>
+      </c>
+      <c r="H510" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE MATERIAIS DE CONSUMO DIVERSOS, DOS TIPOS: HIGIENE PESSOAL, PRODUTOS DE LIMPEZA, MATERIAL DE EXPEDIENTE E MATERIAL PEDAGÓGICO, PARA SUPRIR A DEMANDA DAS UNIDADES ADMINISTRADAS</t>
+        </is>
+      </c>
+      <c r="M510" s="3" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="511">
+      <c r="A511" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C511" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D511" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E511" s="3" t="inlineStr">
+        <is>
+          <t>2017/01/001060</t>
+        </is>
+      </c>
+      <c r="F511" s="3" t="inlineStr">
+        <is>
+          <t>05/07/2017</t>
+        </is>
+      </c>
+      <c r="G511" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2016.003.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H511" s="3" t="inlineStr">
+        <is>
+          <t>LOCAÇÃO DE VEÍCULOS MENSAL COM QUILOMETRAGEM LIVRE (SEM MOTORISTA E SEM COMBUSTÍVEL) PARA ATENDER AS FINALIDADES DA SECRETARIA MUNICIPAL DE GESTÃO FAZENDÁRIA -SEGEF</t>
+        </is>
+      </c>
+      <c r="M511" s="3" t="inlineStr">
+        <is>
+          <t>05/07/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="512">
+      <c r="A512" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C512" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D512" s="3" t="inlineStr">
+        <is>
+          <t>SEGOV</t>
+        </is>
+      </c>
+      <c r="E512" s="3" t="inlineStr">
+        <is>
+          <t>018/2018</t>
+        </is>
+      </c>
+      <c r="F512" s="3" t="inlineStr">
+        <is>
+          <t>05/06/2018</t>
+        </is>
+      </c>
+      <c r="G512" s="3" t="inlineStr">
+        <is>
+          <t>SRP.002/2017/PMA/SEMED</t>
+        </is>
+      </c>
+      <c r="H512" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE CONSUMO ( EXPEDIENTE) PARA ATENDER AS NECESSIDADES DA SEGOV E IEGA.</t>
+        </is>
+      </c>
+      <c r="M512" s="3" t="inlineStr">
+        <is>
+          <t>05/06/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="513">
+      <c r="A513" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B513" s="3" t="inlineStr">
+        <is>
+          <t>029</t>
+        </is>
+      </c>
+      <c r="C513" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D513" s="3" t="inlineStr">
+        <is>
+          <t>SESAN</t>
+        </is>
+      </c>
+      <c r="E513" s="3" t="inlineStr">
+        <is>
+          <t>PROCESSO ADMINISTRATIVO Nº 2161/2023 SESAN/PMA</t>
+        </is>
+      </c>
+      <c r="F513" s="3" t="inlineStr">
+        <is>
+          <t>03/04/2023</t>
+        </is>
+      </c>
+      <c r="G513" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNIC SRP Nº029/2022 /PMC</t>
+        </is>
+      </c>
+      <c r="H513" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE SOLUÇÃO DE OUTSOURCING DE TECNOLOGIA DA INFORMAÇÃO/TI, COMPREENDENDO A CESSÃO DE DIREITO DE USO DE EQUIPAMENTOS (PRIMEIRO USO), INCLUINDO A PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIV</t>
+        </is>
+      </c>
+      <c r="I513" s="3" t="inlineStr">
+        <is>
+          <t>03/04/2023</t>
+        </is>
+      </c>
+      <c r="J513" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE SANEAMENTO E INFRAESTRUTURA TV SN 17, S/N CONJUNTO CIDADE NOVA II</t>
+        </is>
+      </c>
+      <c r="M513" s="3" t="inlineStr">
+        <is>
+          <t>05/04/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="514">
+      <c r="A514" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C514" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D514" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E514" s="3" t="inlineStr">
+        <is>
+          <t>2020/01/000003-SEGEF</t>
+        </is>
+      </c>
+      <c r="F514" s="3" t="inlineStr">
+        <is>
+          <t>05/03/2020</t>
+        </is>
+      </c>
+      <c r="G514" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL POR SRP N° 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H514" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE LOCAÇÃO DE IMPRESSORAS E MULTIFUNCIONAIS PARA ATENDER AS DEMANDAS DA PROCURADORIA GERAL DO MUNICÍPIO E DA COMISSÃO PERMANENTE DE LICITAÇÃO, COMPREENDENDO A PRESTAÇÃO DE SERV</t>
+        </is>
+      </c>
+      <c r="M514" s="3" t="inlineStr">
+        <is>
+          <t>05/03/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="515">
+      <c r="A515" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C515" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D515" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E515" s="3" t="inlineStr">
+        <is>
+          <t>2017.002.PMA.SEMED	 ADE</t>
+        </is>
+      </c>
+      <c r="F515" s="3" t="inlineStr">
+        <is>
+          <t>05/03/2018</t>
+        </is>
+      </c>
+      <c r="H515" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE CONSUMO (EXPEDIENTE) PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, ORÇAMENTO E FINANÇAS.</t>
+        </is>
+      </c>
+      <c r="M515" s="3" t="inlineStr">
+        <is>
+          <t>05/03/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="516">
+      <c r="A516" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C516" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D516" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E516" s="3" t="inlineStr">
+        <is>
+          <t>059/2019-ADM/CGM</t>
+        </is>
+      </c>
+      <c r="F516" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2019</t>
+        </is>
+      </c>
+      <c r="G516" s="3" t="inlineStr">
+        <is>
+          <t>3671/2018</t>
+        </is>
+      </c>
+      <c r="H516" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA E HIGIENE)</t>
+        </is>
+      </c>
+      <c r="M516" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="517">
+      <c r="A517" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C517" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D517" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E517" s="3" t="inlineStr">
+        <is>
+          <t>058/2019-ADM/CGM</t>
+        </is>
+      </c>
+      <c r="F517" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2019</t>
+        </is>
+      </c>
+      <c r="G517" s="3" t="inlineStr">
+        <is>
+          <t>3668/2018</t>
+        </is>
+      </c>
+      <c r="H517" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (CAFÉ, AÇÚCAR, LEITE, ADOÇANTE, FILTRO)</t>
+        </is>
+      </c>
+      <c r="M517" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="518">
+      <c r="A518" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C518" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D518" s="3" t="inlineStr">
+        <is>
+          <t>VICE-PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E518" s="3" t="inlineStr">
+        <is>
+          <t>011.2019.PMA.GAB.VICE-PREFEITO</t>
+        </is>
+      </c>
+      <c r="F518" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2019</t>
+        </is>
+      </c>
+      <c r="G518" s="3" t="inlineStr">
+        <is>
+          <t>P.PP.2019.001.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="H518" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO SERVIÇO DE FORNECIMENTO DE VALE COMBUSTÍVEL, TIPO IMPRESSO.</t>
+        </is>
+      </c>
+      <c r="M518" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="519">
+      <c r="A519" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C519" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D519" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E519" s="3" t="inlineStr">
+        <is>
+          <t>2018.09.157.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F519" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2018</t>
+        </is>
+      </c>
+      <c r="G519" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS Nº 2018.006.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H519" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE GÁS LIQUEFEITO ENVASADO EM BOTIJÃO DE 13KG (SOMENTE O GÁS), ÁGUA MINERAL ENVASADA EM GARRAFÃO DE 20 LITROS (SOMENTE LÍQUIDO) E ÁGUA MINERAL 200ML, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNI</t>
+        </is>
+      </c>
+      <c r="M519" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="520">
+      <c r="A520" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C520" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D520" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E520" s="3" t="inlineStr">
+        <is>
+          <t>008/2018-SECELJ</t>
+        </is>
+      </c>
+      <c r="F520" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2018</t>
+        </is>
+      </c>
+      <c r="G520" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2018.006-SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H520" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE GÁS LIQUEFEITO, AGUA DE 200ML E BUJÃO DE ÁGUA DE 20L</t>
+        </is>
+      </c>
+      <c r="M520" s="3" t="inlineStr">
+        <is>
+          <t>04/12/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="521">
+      <c r="A521" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C521" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D521" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="E521" s="3" t="inlineStr">
+        <is>
+          <t>114/2019-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="F521" s="3" t="inlineStr">
+        <is>
+          <t>04/11/2019</t>
+        </is>
+      </c>
+      <c r="G521" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO ADMINISTRATIVO Nº 009/2019-SEMA/PMA</t>
+        </is>
+      </c>
+      <c r="H521" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE CONSUMO (LIMPEZA E HIGIÊNE)</t>
+        </is>
+      </c>
+      <c r="M521" s="3" t="inlineStr">
+        <is>
+          <t>04/11/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="522">
+      <c r="A522" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B522" s="3" t="inlineStr">
+        <is>
+          <t>050</t>
+        </is>
+      </c>
+      <c r="C522" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D522" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E522" s="3" t="inlineStr">
+        <is>
+          <t>6.727/2022</t>
+        </is>
+      </c>
+      <c r="F522" s="3" t="inlineStr">
+        <is>
+          <t>04/10/2022</t>
+        </is>
+      </c>
+      <c r="G522" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO Nº 050/2021</t>
+        </is>
+      </c>
+      <c r="H522" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE LIMPEZA E PRODUTOS DE HIGIENIZAÇÃO.</t>
+        </is>
+      </c>
+      <c r="I522" s="3" t="inlineStr">
+        <is>
+          <t>04/10/2022</t>
+        </is>
+      </c>
+      <c r="J522" s="3" t="inlineStr">
+        <is>
+          <t> PORTAL DE COMPRAS DO GOVERNO FEDERAL - WWW.COMPRASGOVERNAMENTAIS.GOV.BR UNIDADE ADMINISTRATIVA DO GOVERNO FEDERAL (UASG): 980531</t>
+        </is>
+      </c>
+      <c r="K522" s="3" t="inlineStr">
+        <is>
+          <t>Maria Adriana Lima Oliveira</t>
+        </is>
+      </c>
+      <c r="M522" s="3" t="inlineStr">
+        <is>
+          <t>04/10/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="523">
+      <c r="A523" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C523" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D523" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E523" s="3" t="inlineStr">
+        <is>
+          <t>1128/2018</t>
+        </is>
+      </c>
+      <c r="F523" s="3" t="inlineStr">
+        <is>
+          <t>04/09/2018</t>
+        </is>
+      </c>
+      <c r="G523" s="3" t="inlineStr">
+        <is>
+          <t>Nº. 2017.003.SEMCAT.PMA</t>
+        </is>
+      </c>
+      <c r="H523" s="3" t="inlineStr">
+        <is>
+          <t>	 ADESÃO A ATA DE REGISTRO DE PREÇOS Nº. 2017.003.SEMCAT.PMA PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE SONORIZAÇÃO E LOCAÇÃO DE TRIO ELÉTRICO DE PEQUENOS, MÉDIOS E GRANDES PORTES</t>
+        </is>
+      </c>
+      <c r="M523" s="3" t="inlineStr">
+        <is>
+          <t>04/09/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="524">
+      <c r="A524" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C524" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D524" s="3" t="inlineStr">
+        <is>
+          <t>SEMA</t>
+        </is>
+      </c>
+      <c r="F524" s="3" t="inlineStr">
+        <is>
+          <t>04/09/2017</t>
+        </is>
+      </c>
+      <c r="H524" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL PERMANENTE DO TIPO EQUIPAMENTO DE PROCESSAMENTO DE DADOS.</t>
+        </is>
+      </c>
+      <c r="M524" s="3" t="inlineStr">
+        <is>
+          <t>04/09/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="525">
+      <c r="A525" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C525" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D525" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E525" s="3" t="inlineStr">
+        <is>
+          <t>2017.001.286</t>
+        </is>
+      </c>
+      <c r="F525" s="3" t="inlineStr">
+        <is>
+          <t>04/09/2017</t>
+        </is>
+      </c>
+      <c r="G525" s="3" t="inlineStr">
+        <is>
+          <t>Pregão Eletrônico nº 2017.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H525" s="3" t="inlineStr">
+        <is>
+          <t>1 PMA - Aquisição de Materiais de Consumo (EXPEDIENTE).</t>
+        </is>
+      </c>
+      <c r="M525" s="3" t="inlineStr">
+        <is>
+          <t>04/09/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="526">
+      <c r="A526" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B526" s="3" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="C526" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D526" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E526" s="3" t="inlineStr">
+        <is>
+          <t>2023.05.014.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F526" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2023</t>
+        </is>
+      </c>
+      <c r="G526" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO SRP Nº 01/2023 - PMM</t>
+        </is>
+      </c>
+      <c r="H526" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE HIGIENE, LIMPEZA E DESCARTÁVEL.</t>
+        </is>
+      </c>
+      <c r="I526" s="3" t="inlineStr">
+        <is>
+          <t>06/02/2023</t>
+        </is>
+      </c>
+      <c r="J526" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALCOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="M526" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="527">
+      <c r="A527" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B527" s="3" t="inlineStr">
+        <is>
+          <t>019</t>
+        </is>
+      </c>
+      <c r="C527" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D527" s="3" t="inlineStr">
+        <is>
+          <t>SEGOV</t>
+        </is>
+      </c>
+      <c r="E527" s="3" t="inlineStr">
+        <is>
+          <t>6.629/2022.SEGOV.PMA</t>
+        </is>
+      </c>
+      <c r="F527" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="G527" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP N° 09/2021-019 SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H527" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE E ESCRITÓRIO</t>
+        </is>
+      </c>
+      <c r="I527" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2021</t>
+        </is>
+      </c>
+      <c r="J527" s="3" t="inlineStr">
+        <is>
+          <t>WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="K527" s="3" t="inlineStr">
+        <is>
+          <t>Jamille Thayane Barbosa Pereira</t>
+        </is>
+      </c>
+      <c r="L527" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ADESÃO DE ATA DECORRENTE DO PREGÃO ELETRÔNICO SRP N° 09/2021-019 SESAU/PMA, QUE RESULTOU A ATA DE REGISTRO DE PREÇOS N° 2021.019.001 SESAU/PMA.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M527" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="528">
+      <c r="A528" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C528" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D528" s="3" t="inlineStr">
+        <is>
+          <t>SEGOV</t>
+        </is>
+      </c>
+      <c r="E528" s="3" t="inlineStr">
+        <is>
+          <t>041.2020-GAB.SEGOV</t>
+        </is>
+      </c>
+      <c r="F528" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2020</t>
+        </is>
+      </c>
+      <c r="G528" s="3" t="inlineStr">
+        <is>
+          <t>035/2019-CMA</t>
+        </is>
+      </c>
+      <c r="H528" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO À INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM A VELOCIDADE DE 30MB SIMÉTRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO A PONTO DEDICADO COM TAXA DE TRANSMISSÃO DE 10 GB E</t>
+        </is>
+      </c>
+      <c r="M528" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="529">
+      <c r="A529" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C529" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D529" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E529" s="3" t="inlineStr">
+        <is>
+          <t>3971/2016-SEMED</t>
+        </is>
+      </c>
+      <c r="F529" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2017</t>
+        </is>
+      </c>
+      <c r="G529" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO Nº 2017.005.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H529" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA)</t>
+        </is>
+      </c>
+      <c r="M529" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="530">
+      <c r="A530" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C530" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D530" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E530" s="3" t="inlineStr">
+        <is>
+          <t>080/2016-G.P</t>
+        </is>
+      </c>
+      <c r="F530" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2016</t>
+        </is>
+      </c>
+      <c r="G530" s="3" t="inlineStr">
+        <is>
+          <t>SRP.2015.005. PROCESSO Nº 430/2015 SEMCAT</t>
+        </is>
+      </c>
+      <c r="H530" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE GÁZ LIQUEFEITO E ÁGUA MINERAL</t>
+        </is>
+      </c>
+      <c r="M530" s="3" t="inlineStr">
+        <is>
+          <t>04/08/2016</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="531">
+      <c r="A531" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B531" s="3" t="inlineStr">
+        <is>
+          <t>027</t>
+        </is>
+      </c>
+      <c r="C531" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D531" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E531" s="3" t="inlineStr">
+        <is>
+          <t>021.2021.DAF.SEMAD</t>
+        </is>
+      </c>
+      <c r="F531" s="3" t="inlineStr">
+        <is>
+          <t>04/05/2021</t>
+        </is>
+      </c>
+      <c r="G531" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 027/2019</t>
+        </is>
+      </c>
+      <c r="H531" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE CENTRAL DE AR CONDICIONADO TIPO SPLIT, DE PAREDE E PISO/TETO</t>
+        </is>
+      </c>
+      <c r="I531" s="3" t="inlineStr">
+        <is>
+          <t>27/04/2020</t>
+        </is>
+      </c>
+      <c r="J531" s="3" t="inlineStr">
+        <is>
+          <t>PORTAL DE COMPRAS PÚBLICAS – WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="M531" s="3" t="inlineStr">
+        <is>
+          <t>04/05/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="532">
+      <c r="A532" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C532" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D532" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="F532" s="3" t="inlineStr">
+        <is>
+          <t>04/05/2018</t>
+        </is>
+      </c>
+      <c r="H532" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO Nº00.003/2018 PP-SRP Nº00.003/2018(PREFEITURA MUNICIPAL DE CAMETÁ) CUJO O OBJETO É A CONTRATAÇÃO DE PESSOA JURÍDICA PARA REALIZAR A LOCAÇÃO DE VEÍCULOS(SEM MOTORISTA) TIPO AMBULÂNCIA</t>
+        </is>
+      </c>
+      <c r="M532" s="3" t="inlineStr">
+        <is>
+          <t>04/05/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="533">
+      <c r="A533" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C533" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D533" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E533" s="3" t="inlineStr">
+        <is>
+          <t>2017.11.156.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F533" s="3" t="inlineStr">
+        <is>
+          <t>04/04/2018</t>
+        </is>
+      </c>
+      <c r="G533" s="3" t="inlineStr">
+        <is>
+          <t>005/2017-CMA</t>
+        </is>
+      </c>
+      <c r="H533" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE CARTUCHOS E TONNER PARA IMPRESSORA, E MATERIAL DE EXPEDIENTE.</t>
+        </is>
+      </c>
+      <c r="M533" s="3" t="inlineStr">
+        <is>
+          <t>04/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="534">
+      <c r="A534" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C534" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D534" s="3" t="inlineStr">
+        <is>
+          <t>GABINETE</t>
+        </is>
+      </c>
+      <c r="E534" s="3" t="inlineStr">
+        <is>
+          <t> 009/2018.GP.PMA</t>
+        </is>
+      </c>
+      <c r="F534" s="3" t="inlineStr">
+        <is>
+          <t>04/04/2018</t>
+        </is>
+      </c>
+      <c r="G534" s="3" t="inlineStr">
+        <is>
+          <t>SRP N° 002/2017.CMA</t>
+        </is>
+      </c>
+      <c r="H534" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO DE AR CONDICIONADO TIPO ACJ E SPLIT, PARA ATENDER AS NECESSIDADES DO GABINETE DO PREFEITO.</t>
+        </is>
+      </c>
+      <c r="M534" s="3" t="inlineStr">
+        <is>
+          <t>04/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="535">
+      <c r="A535" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B535" s="3" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="C535" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D535" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E535" s="3" t="inlineStr">
+        <is>
+          <t>2022.11.070.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="F535" s="3" t="inlineStr">
+        <is>
+          <t>02/01/2023</t>
+        </is>
+      </c>
+      <c r="G535" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº31/2021-SEMAD.PMSIP</t>
+        </is>
+      </c>
+      <c r="H535" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE E MATERIAIS DE HIGIENE E LIMPEZA, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂNSITO.</t>
+        </is>
+      </c>
+      <c r="I535" s="3" t="inlineStr">
+        <is>
+          <t>24/11/2021</t>
+        </is>
+      </c>
+      <c r="J535" s="3" t="inlineStr">
+        <is>
+          <t>HTTP://WWW.COMPRASNET.GOV.BR</t>
+        </is>
+      </c>
+      <c r="M535" s="3" t="inlineStr">
+        <is>
+          <t>04/01/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="536">
+      <c r="A536" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C536" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D536" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E536" s="3" t="inlineStr">
+        <is>
+          <t>2383/2019</t>
+        </is>
+      </c>
+      <c r="F536" s="3" t="inlineStr">
+        <is>
+          <t>03/12/2020</t>
+        </is>
+      </c>
+      <c r="G536" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2019.003-SEMED</t>
+        </is>
+      </c>
+      <c r="H536" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA , ESPECIALIZADA EM AQUISIÇÃO DE MATERIAL DE CONSUMO ( HIGIENE E LIMPEZA )</t>
+        </is>
+      </c>
+      <c r="M536" s="3" t="inlineStr">
+        <is>
+          <t>03/12/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="537">
+      <c r="A537" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C537" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D537" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E537" s="3" t="inlineStr">
+        <is>
+          <t>2382/2019</t>
+        </is>
+      </c>
+      <c r="F537" s="3" t="inlineStr">
+        <is>
+          <t>03/12/2020</t>
+        </is>
+      </c>
+      <c r="G537" s="3" t="inlineStr">
+        <is>
+          <t>SRP Nº 2019.002. PMA . SEMED</t>
+        </is>
+      </c>
+      <c r="H537" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (EXPEDIENTE)</t>
+        </is>
+      </c>
+      <c r="M537" s="3" t="inlineStr">
+        <is>
+          <t>03/12/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="538">
+      <c r="A538" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B538" s="3" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="C538" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D538" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E538" s="3" t="inlineStr">
+        <is>
+          <t>PROCESSO ADM Nº 10.879/2023</t>
+        </is>
+      </c>
+      <c r="F538" s="3" t="inlineStr">
+        <is>
+          <t>03/10/2023</t>
+        </is>
+      </c>
+      <c r="G538" s="3" t="inlineStr">
+        <is>
+          <t>#PREGÃO ELETRÔNICO Nº 01/2023</t>
+        </is>
+      </c>
+      <c r="H538" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO À ATA DE REGISTRO DE PREÇO PARA AQUISIÇÃO DE MATERIAL DE HIGIENE, LIMPEZA, DESCARTÁVEL E COZINHA</t>
+        </is>
+      </c>
+      <c r="I538" s="3" t="inlineStr">
+        <is>
+          <t>03/10/2023</t>
+        </is>
+      </c>
+      <c r="J538" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF - SECRETARIA MUNICIPAL DE PLANEJAMENTO, ORÇAMENTO E FINANÇAS</t>
+        </is>
+      </c>
+      <c r="M538" s="3" t="inlineStr">
+        <is>
+          <t>03/10/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="539">
+      <c r="A539" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B539" s="3" t="inlineStr">
+        <is>
+          <t>025</t>
+        </is>
+      </c>
+      <c r="C539" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D539" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E539" s="3" t="inlineStr">
+        <is>
+          <t>5199/2023</t>
+        </is>
+      </c>
+      <c r="F539" s="3" t="inlineStr">
+        <is>
+          <t>29/09/2023</t>
+        </is>
+      </c>
+      <c r="G539" s="3" t="inlineStr">
+        <is>
+          <t>#ADESÃO A ATA DE REGISTRO DE PREÇO Nº 025/2022/PMC</t>
+        </is>
+      </c>
+      <c r="H539" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE RECARGA E VASILHAME DE GAS DE COZINHA.</t>
+        </is>
+      </c>
+      <c r="I539" s="3" t="inlineStr">
+        <is>
+          <t>24/02/2023</t>
+        </is>
+      </c>
+      <c r="J539" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED</t>
+        </is>
+      </c>
+      <c r="M539" s="3" t="inlineStr">
+        <is>
+          <t>03/10/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="540">
+      <c r="A540" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C540" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D540" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E540" s="3" t="inlineStr">
+        <is>
+          <t>8154</t>
+        </is>
+      </c>
+      <c r="F540" s="3" t="inlineStr">
+        <is>
+          <t>03/10/2019</t>
+        </is>
+      </c>
+      <c r="G540" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇO Nº004.2019 PMA-SEMAD</t>
+        </is>
+      </c>
+      <c r="H540" s="3" t="inlineStr">
+        <is>
+          <t>SOLICITAÇÃO DE ADESÃO A ATA DE REGISTRO DE PREÇO DE Nº004.2019 PMA-SEMED (SRP) PROVENIENTE DO PROCESSO ADMINISTRATIVO DE Nº3670/2018</t>
+        </is>
+      </c>
+      <c r="M540" s="3" t="inlineStr">
+        <is>
+          <t>03/10/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="541">
+      <c r="A541" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C541" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D541" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E541" s="3" t="inlineStr">
+        <is>
+          <t>10960</t>
+        </is>
+      </c>
+      <c r="F541" s="3" t="inlineStr">
+        <is>
+          <t>03/09/2019</t>
+        </is>
+      </c>
+      <c r="G541" s="3" t="inlineStr">
+        <is>
+          <t>3671/2018</t>
+        </is>
+      </c>
+      <c r="H541" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº003.2019.PMA-SEMED NºDO PROCESSO ADMINISTRATIVO 3671/2018</t>
+        </is>
+      </c>
+      <c r="M541" s="3" t="inlineStr">
+        <is>
+          <t>03/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="542">
+      <c r="A542" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B542" s="3" t="inlineStr">
+        <is>
+          <t>047</t>
+        </is>
+      </c>
+      <c r="C542" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D542" s="3" t="inlineStr">
+        <is>
+          <t>SEGEF</t>
+        </is>
+      </c>
+      <c r="E542" s="3" t="inlineStr">
+        <is>
+          <t>5.940/2022</t>
+        </is>
+      </c>
+      <c r="F542" s="3" t="inlineStr">
+        <is>
+          <t>03/08/2022</t>
+        </is>
+      </c>
+      <c r="G542" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº 047/2021 – SEMED, DO MUNICÍPIO DE MARITUBA</t>
+        </is>
+      </c>
+      <c r="H542" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE MATERIAIS PERMANENTES TIPO: MOBILIÁRIOS, A FIM DE ATENDER AS NECESSIDADES ADMINISTRATIVAS DA SECRETARIA MUNICIPAL DE GESTÃO FAZENDÁRIA-SEGEF.</t>
+        </is>
+      </c>
+      <c r="I542" s="3" t="inlineStr">
+        <is>
+          <t>25/04/2022</t>
+        </is>
+      </c>
+      <c r="J542" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA MUNICIPAL DE GESTAO FAZENDÁRIA</t>
+        </is>
+      </c>
+      <c r="K542" s="3" t="inlineStr">
+        <is>
+          <t>CAROLINA GUAPINDAIA JORGE</t>
+        </is>
+      </c>
+      <c r="M542" s="3" t="inlineStr">
+        <is>
+          <t>03/08/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="543">
+      <c r="A543" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C543" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D543" s="3" t="inlineStr">
+        <is>
+          <t>SESDS</t>
+        </is>
+      </c>
+      <c r="E543" s="3" t="inlineStr">
+        <is>
+          <t> 0485/GMB/2016</t>
+        </is>
+      </c>
+      <c r="F543" s="3" t="inlineStr">
+        <is>
+          <t>03/07/2017</t>
+        </is>
+      </c>
+      <c r="G543" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETROVICO SRP N°103/SEGEP/2016.</t>
+        </is>
+      </c>
+      <c r="H543" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE PESSOA JURÍDICA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS PARA A LOCAÇÃO DE VEÍCULOS OPERACIONAIS SEM COMBUSTÍVEL E SEM MOTORISTA.</t>
+        </is>
+      </c>
+      <c r="M543" s="3" t="inlineStr">
+        <is>
+          <t>03/07/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="544">
+      <c r="A544" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C544" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D544" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E544" s="3" t="inlineStr">
+        <is>
+          <t>3971/2016/SEMED</t>
+        </is>
+      </c>
+      <c r="F544" s="3" t="inlineStr">
+        <is>
+          <t>03/05/2018</t>
+        </is>
+      </c>
+      <c r="G544" s="3" t="inlineStr">
+        <is>
+          <t>SRP.PE.2017.005.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H544" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (LIMPEZA)</t>
+        </is>
+      </c>
+      <c r="M544" s="3" t="inlineStr">
+        <is>
+          <t>03/05/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="545">
+      <c r="A545" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C545" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D545" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E545" s="3" t="inlineStr">
+        <is>
+          <t>153/2019-SEMAD</t>
+        </is>
+      </c>
+      <c r="F545" s="3" t="inlineStr">
+        <is>
+          <t>03/04/2020</t>
+        </is>
+      </c>
+      <c r="G545" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SISTEMA DE REGISTRO DE PREÇOS N° 001/2019-CMA</t>
+        </is>
+      </c>
+      <c r="H545" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE ACESSO DEDICADO A INTERNET CORPORATIVA VIA FIBRA ÓPTICA COM VELOCIDADE DE 30MB SIMÉTRICO E LINK DE COMUNICAÇÃO ÓPTICA DE DADOS PONTO-A-PONTO DEDICADO COM TAXA DE TRANSMISSÃO DE 10GB ENTR</t>
+        </is>
+      </c>
+      <c r="M545" s="3" t="inlineStr">
+        <is>
+          <t>03/04/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="546">
+      <c r="A546" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C546" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D546" s="3" t="inlineStr">
+        <is>
+          <t>SEMCAT</t>
+        </is>
+      </c>
+      <c r="E546" s="3" t="inlineStr">
+        <is>
+          <t>644/2018-SEMCAT/PMA</t>
+        </is>
+      </c>
+      <c r="F546" s="3" t="inlineStr">
+        <is>
+          <t>03/04/2019</t>
+        </is>
+      </c>
+      <c r="G546" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO PRESENCIAL SRP.2018.001.PMA.SESAU</t>
+        </is>
+      </c>
+      <c r="H546" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL HIDRÁULICO E DE CONSTRUÇÃO.</t>
+        </is>
+      </c>
+      <c r="M546" s="3" t="inlineStr">
+        <is>
+          <t>03/04/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="547">
+      <c r="A547" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C547" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D547" s="3" t="inlineStr">
+        <is>
+          <t>SESAU</t>
+        </is>
+      </c>
+      <c r="E547" s="3" t="inlineStr">
+        <is>
+          <t>17665</t>
+        </is>
+      </c>
+      <c r="F547" s="3" t="inlineStr">
+        <is>
+          <t>03/03/2020</t>
+        </is>
+      </c>
+      <c r="G547" s="3" t="inlineStr">
+        <is>
+          <t>3756/2019 P,MA-SEMED</t>
+        </is>
+      </c>
+      <c r="H547" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE MÁQUINAS MULTIFUCIONAIS E IMPRESSORA MONOCROMÁTICA, COM FORNECIMENTO DE PEÇAS,MANUTENÇÃO PREVENTIVA E CORRETIVA SUPRIMENTOS E CONSUMÍVEIS.</t>
+        </is>
+      </c>
+      <c r="M547" s="3" t="inlineStr">
+        <is>
+          <t>03/03/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="548">
+      <c r="A548" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C548" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D548" s="3" t="inlineStr">
+        <is>
+          <t>PROGE</t>
+        </is>
+      </c>
+      <c r="E548" s="3" t="inlineStr">
+        <is>
+          <t>2020.001.001 PROGE/PMA</t>
+        </is>
+      </c>
+      <c r="F548" s="3" t="inlineStr">
+        <is>
+          <t>03/03/2020</t>
+        </is>
+      </c>
+      <c r="G548" s="3" t="inlineStr">
+        <is>
+          <t>PP 2019.002.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H548" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO(EXPEDIENTE),PARA SUPRIR AS NECESSIDADES DA PROCURADORIA GERAL DO MUNICÍPIO</t>
+        </is>
+      </c>
+      <c r="M548" s="3" t="inlineStr">
+        <is>
+          <t>03/03/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="549">
+      <c r="A549" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B549" s="3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="C549" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D549" s="3" t="inlineStr">
+        <is>
+          <t>SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="E549" s="3" t="inlineStr">
+        <is>
+          <t>2022.09.065.PMA.SEMUTRAN</t>
+        </is>
+      </c>
+      <c r="G549" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº47/2021-SEMED.PMMARITUBA</t>
+        </is>
+      </c>
+      <c r="H549" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS PERMANENTES, TIPO: EQUIPAMENTOS DE SONORIZAÇÃO E ÁUDIO VISUAL, MOBILIÁRIOS E OUTROS EQUIPAMENTOS, PARA ATENDER AS NECESSIDADES INSTITUCIONAIS DA SECRETARIA MUNICIPAL DE TRANSPORTE E TRÂN</t>
+        </is>
+      </c>
+      <c r="I549" s="3" t="inlineStr">
+        <is>
+          <t>01/12/2022</t>
+        </is>
+      </c>
+      <c r="J549" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO: MURAL DE LICITAÇÕES DO TCM/PA, E NA PÁGINA ELETRÔNICA WWW.PORTALDECOMPRASPUBLICAS.COM.BR</t>
+        </is>
+      </c>
+      <c r="M549" s="3" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="550">
+      <c r="A550" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C550" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D550" s="3" t="inlineStr">
+        <is>
+          <t>SEPOF</t>
+        </is>
+      </c>
+      <c r="E550" s="3" t="inlineStr">
+        <is>
+          <t>1669/2020</t>
+        </is>
+      </c>
+      <c r="F550" s="3" t="inlineStr">
+        <is>
+          <t>02/12/2020</t>
+        </is>
+      </c>
+      <c r="G550" s="3" t="inlineStr">
+        <is>
+          <t>RP Nº 003/2020</t>
+        </is>
+      </c>
+      <c r="H550" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM MANUTENÇÃO PREVENTIVA E CORRETIVA DE APARELHO DE AR CONDICIONADO DO TIPO SPLIT COM FORNECIMENTO DE GÁS</t>
+        </is>
+      </c>
+      <c r="M550" s="3" t="inlineStr">
+        <is>
+          <t>02/12/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="551">
+      <c r="A551" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C551" s="3" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="D551" s="3" t="inlineStr">
+        <is>
+          <t>SEHAB</t>
+        </is>
+      </c>
+      <c r="E551" s="3" t="inlineStr">
+        <is>
+          <t>20171304-1</t>
+        </is>
+      </c>
+      <c r="F551" s="3" t="inlineStr">
+        <is>
+          <t>02/10/2017</t>
+        </is>
+      </c>
+      <c r="G551" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO Nº 012/2017</t>
+        </is>
+      </c>
+      <c r="H551" s="3" t="inlineStr">
+        <is>
+          <t>MATERIAL GRÁFICO</t>
+        </is>
+      </c>
+      <c r="M551" s="3" t="inlineStr">
+        <is>
+          <t>02/10/2017</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="552">
+      <c r="A552" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C552" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D552" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E552" s="3" t="inlineStr">
+        <is>
+          <t>3515/2019</t>
+        </is>
+      </c>
+      <c r="F552" s="3" t="inlineStr">
+        <is>
+          <t>02/09/2019</t>
+        </is>
+      </c>
+      <c r="G552" s="3" t="inlineStr">
+        <is>
+          <t>MEMO N° 1047/2019</t>
+        </is>
+      </c>
+      <c r="H552" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PARA COPA E COZINHA</t>
+        </is>
+      </c>
+      <c r="M552" s="3" t="inlineStr">
+        <is>
+          <t>02/09/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="553">
+      <c r="A553" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B553" s="3" t="inlineStr">
+        <is>
+          <t>025</t>
+        </is>
+      </c>
+      <c r="C553" s="3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D553" s="3" t="inlineStr">
+        <is>
+          <t>FMS</t>
+        </is>
+      </c>
+      <c r="E553" s="3" t="inlineStr">
+        <is>
+          <t> 1370</t>
+        </is>
+      </c>
+      <c r="F553" s="3" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="G553" s="3" t="inlineStr">
+        <is>
+          <t>EDITAL Nº025/2022-PMC</t>
+        </is>
+      </c>
+      <c r="H553" s="3" t="inlineStr">
+        <is>
+          <t>ADESÃO A ATA DE REGISTRO DE PREÇO Nº 025/2022/PMC-OBJETO:CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE RECARGA DE GÁS DE COZINHA,EM BOTIJÃO DE 13KG,DESTINADOS AO ATENDIMENTO A REDE DE SAÚDE DE ANANINDEUA</t>
+        </is>
+      </c>
+      <c r="I553" s="3" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="J553" s="3" t="inlineStr">
+        <is>
+          <t>AVENIDA BARÃO DO RIO BRANCO,Nº2232,CEP:68743-050-CIDADE -CASTANHAL-PARÁ ADESÃO A ATA DE REGISTRO DE PREÇO Nº025/2022-PMC-SRP Nº021/2022/PMA</t>
+        </is>
+      </c>
+      <c r="K553" s="3" t="inlineStr">
+        <is>
+          <t>JELCIAS LISBOA DE QUEIROZ</t>
+        </is>
+      </c>
+      <c r="M553" s="3" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="554">
+      <c r="A554" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B554" s="3" t="inlineStr">
+        <is>
+          <t>007</t>
+        </is>
+      </c>
+      <c r="C554" s="3" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D554" s="3" t="inlineStr">
+        <is>
+          <t>SEMED</t>
+        </is>
+      </c>
+      <c r="E554" s="3" t="inlineStr">
+        <is>
+          <t>2720/2024</t>
+        </is>
+      </c>
+      <c r="G554" s="3" t="inlineStr">
+        <is>
+          <t>ATA DE REGISTRO DE PREÇOS DE Nº 007/2023/PMC - CONT. 010/2024 - SEMED</t>
+        </is>
+      </c>
+      <c r="H554" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE GÁS LIQUEFEITO DE PETRÓLEO - GLP (ENVASADO EM BOTIJAS DE 13 KG) E VAZILHAMES, PARA ATENDER AS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="I554" s="3" t="inlineStr">
+        <is>
+          <t>23/01/2024</t>
+        </is>
+      </c>
+      <c r="M554" s="3" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="555">
+      <c r="A555" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C555" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D555" s="3" t="inlineStr">
+        <is>
+          <t>SEMCAT</t>
+        </is>
+      </c>
+      <c r="F555" s="3" t="inlineStr">
+        <is>
+          <t>02/04/2018</t>
+        </is>
+      </c>
+      <c r="H555" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL ESPORTIVO E BRINQUEDOS PEDAGÓGICOS</t>
+        </is>
+      </c>
+      <c r="M555" s="3" t="inlineStr">
+        <is>
+          <t>02/04/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="556">
+      <c r="A556" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C556" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D556" s="3" t="inlineStr">
+        <is>
+          <t>CGM</t>
+        </is>
+      </c>
+      <c r="E556" s="3" t="inlineStr">
+        <is>
+          <t>007/2018-ADM.CGM</t>
+        </is>
+      </c>
+      <c r="F556" s="3" t="inlineStr">
+        <is>
+          <t>02/03/2018</t>
+        </is>
+      </c>
+      <c r="G556" s="3" t="inlineStr">
+        <is>
+          <t>PE.SRP.2017.004.PMA.SEMED</t>
+        </is>
+      </c>
+      <c r="H556" s="3" t="inlineStr">
+        <is>
+          <t>AQUISIÇÃO DE MATERIAL DE CONSUMO (CAFÉ, AÇUCAR, LEITE , ADOÇANTE, FILTRO...)</t>
+        </is>
+      </c>
+      <c r="M556" s="3" t="inlineStr">
+        <is>
+          <t>02/03/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="557">
+      <c r="A557" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B557" s="3" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="C557" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D557" s="3" t="inlineStr">
+        <is>
+          <t>SECULT</t>
+        </is>
+      </c>
+      <c r="E557" s="3" t="inlineStr">
+        <is>
+          <t>Nº 5.007/2022.SECULT.PMA</t>
+        </is>
+      </c>
+      <c r="F557" s="3" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="G557" s="3" t="inlineStr">
+        <is>
+          <t>PE.SRP.9/2021.19 SESAU.PMA - ATA Nº 2021.019.001.SESAU/PMA</t>
+        </is>
+      </c>
+      <c r="H557" s="3" t="inlineStr">
+        <is>
+          <t>FORNECIMENTO DE MATERIAL DE EXPEDIENTE</t>
+        </is>
+      </c>
+      <c r="I557" s="3" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="J557" s="3" t="inlineStr">
+        <is>
+          <t>SECRETARIA DE CULTURA DE ANANINDEUA - SECULT</t>
+        </is>
+      </c>
+      <c r="K557" s="3" t="inlineStr">
+        <is>
+          <t>MICHEL TOBIAS BARBOSA (Titular) VIVIAN MELO DOS SANTOS (Suplente)</t>
+        </is>
+      </c>
+      <c r="M557" s="3" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="558">
+      <c r="A558" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="C558" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D558" s="3" t="inlineStr">
+        <is>
+          <t>SEMES</t>
+        </is>
+      </c>
+      <c r="E558" s="3" t="inlineStr">
+        <is>
+          <t>010/2021</t>
+        </is>
+      </c>
+      <c r="F558" s="3" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="G558" s="3" t="inlineStr">
+        <is>
+          <t>PE Nº SRP 2021.001.CMA - PL Nº 014/2021-CMA</t>
+        </is>
+      </c>
+      <c r="H558" s="3" t="inlineStr">
+        <is>
+          <t>O OBJETO É A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE COMPUTADORES, E PRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA, SUPORTE TÉCNICO E GARANTIA DE SUBSTITUIÇÃO DO EQUIPAMENTO.</t>
+        </is>
+      </c>
+      <c r="M558" s="3" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="559">
+      <c r="A559" s="3" t="inlineStr">
+        <is>
+          <t>Adesão a Ata de Registro de Preços</t>
+        </is>
+      </c>
+      <c r="B559" s="3" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="C559" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D559" s="3" t="inlineStr">
+        <is>
+          <t>SEMAD</t>
+        </is>
+      </c>
+      <c r="E559" s="3" t="inlineStr">
+        <is>
+          <t>8073/2023</t>
+        </is>
+      </c>
+      <c r="G559" s="3" t="inlineStr">
+        <is>
+          <t>PREGÃO ELETRÔNICO SRP Nº13/2022</t>
+        </is>
+      </c>
+      <c r="H559" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATAÇÃO CONJUNTA DA PRESTAÇÃO DE SERVIÇO MÓVEL PESSOAL (SMP - DADOS MÓVEIS E VOZ), GESTÃO DE DISPOSITIVOS MÓVEIS (MDM) E OPÇÃO APARELHOS MÓVEIS EM COMODATO PARA ATENDER AS NECESSIDADES DOS ÓRGÃOS INTEGRANTES DA PREFEITURA MUNICIPAL DE ANANINDEUA – PMA</t>
+        </is>
+      </c>
+      <c r="I559" s="3" t="inlineStr">
+        <is>
+          <t>31/01/2024</t>
+        </is>
+      </c>
+      <c r="M559" s="3" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Access</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 