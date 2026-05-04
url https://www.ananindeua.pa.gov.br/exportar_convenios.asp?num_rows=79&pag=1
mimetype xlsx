--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -450,51 +450,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3">
-  <dimension ref="A1:M159"/>
+  <dimension ref="A1:M80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" rightToLeft="false">
       <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="24.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="36.42578125" style="3" customWidth="1"/>
     <col min="8" max="8" width="38" style="4" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" customWidth="1"/>
     <col min="10" max="10" width="26.42578125" customWidth="1"/>
     <col min="11" max="11" width="22.42578125" customWidth="1"/>
     <col min="12" max="12" width="20.85546875" customWidth="1"/>
     <col min="13" max="13" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row spans="1:13" x14ac:dyDescent="0.25" outlineLevel="0" r="1">
       <c r="A1" s="5" t="s">
         <v>2</v>
@@ -2147,5798 +2147,2105 @@
       <c r="H35" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO TRANSFEREGOV.BR Nº 064688/2023 QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DAS MULHERES E A PREFEITURA DO MUNICÍPIO DE ANANINDEUA, ESTADO DO PARÁ, COM A FINALIDADE DE REPASSE DE RECURSO PELA UNIÃO A ESTADOS, MUNICÍPIOS E DISTRITO</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 12 meses.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M35" s="3" t="inlineStr">
         <is>
           <t>07/08/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B36" s="3" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>95</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E36" s="3" t="inlineStr">
         <is>
-          <t>2017/476660</t>
+          <t>--</t>
         </is>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>07/06/2018</t>
         </is>
       </c>
       <c r="H36" s="3" t="inlineStr">
         <is>
-          <t>REFORMA DA PRAÇA TIO CARLITO, NO MUNICÍPIO DE ANANINDEUA/PA, QUE ENTRE SI CELEBRAM, O ESTADO DO PARÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
+          <t>RECAPEAMENTO ASFÁLTICO EM VIAS DO MUNICÍPIO DE ANANINDEUA/PA</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual&lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 27/12/2021&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas&lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 08/06/2018 a 08/06/2020&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M36" s="3" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>07/06/2018</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>15</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
-          <t>07/06/2018</t>
+          <t>07/04/2016</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
-          <t>RECAPEAMENTO ASFÁLTICO EM VIAS DO MUNICÍPIO DE ANANINDEUA/PA</t>
+          <t>DRENAGEM SUPERFICIAL/PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA - PROJETO GUAJARÁ II E NOVA ESPERANÇA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas&lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 08/06/2018 a 08/06/2020&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 14/04/2016 a 14/04/2017&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M37" s="3" t="inlineStr">
         <is>
-          <t>07/06/2018</t>
+          <t>07/04/2016</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B38" s="3" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>14</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E38" s="3" t="inlineStr">
         <is>
-          <t>091/2016</t>
+          <t>---</t>
         </is>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
-          <t>28/06/2016</t>
+          <t>07/04/2016</t>
         </is>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
-          <t>CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO CONJUNTO VALPARAÍSO, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO</t>
+          <t>DRENAGEM DE ÁGUA PLUVIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO NOVA ESPERANÇA I - LADO NORTE, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas.  &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 24/06/2019 a 20/12/2019&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 14/04/2016 a 14/04/2017&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M38" s="3" t="inlineStr">
         <is>
-          <t>28/06/2016</t>
+          <t>07/04/2016</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B39" s="3" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>16</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E39" s="3" t="inlineStr">
         <is>
-          <t>--</t>
-[...4 lines deleted...]
-          <t>07/04/2016</t>
+          <t>2020/549014</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>CONVÊNIO 16/2020</t>
         </is>
       </c>
       <c r="H39" s="3" t="inlineStr">
         <is>
-          <t>DRENAGEM SUPERFICIAL/PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA - PROJETO GUAJARÁ II E NOVA ESPERANÇA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS QUE CELEBRAM, ENTRE SI, O ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA PARA "SERVIÇOS DE DRENAGEM DE ÁGUAS PLUVIAIS E PAVIMENTAÇÃO AFÁLTICA NA PASSAGEM SÃO MIG</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 14/04/2016 a 14/04/2017&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até 14/02/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M39" s="3" t="inlineStr">
         <is>
-          <t>07/04/2016</t>
+          <t>07/02/2025</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>260</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
-          <t>---</t>
-[...4 lines deleted...]
-          <t>07/04/2016</t>
+          <t>2021/1237516</t>
+        </is>
+      </c>
+      <c r="G40" s="3" t="inlineStr">
+        <is>
+          <t>CONVÊNIO 260/2022</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
-          <t>DRENAGEM DE ÁGUA PLUVIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO NOVA ESPERANÇA I - LADO NORTE, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E O MUNICÍPIO DE ANANINDEUA, ATRAVÉS DA PREFEITURA MUNICIPAL, PARA A "EXECUÇÃO DE SE</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 14/04/2016 a 14/04/2017&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até 01/07/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M40" s="3" t="inlineStr">
         <is>
-          <t>07/04/2016</t>
+          <t>06/09/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B41" s="3" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>954946</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
-          <t>--</t>
-[...4 lines deleted...]
-          <t>28/06/2016</t>
+          <t>954946/2023/MCIDADES/CAIXA</t>
         </is>
       </c>
       <c r="H41" s="3" t="inlineStr">
         <is>
-          <t>REVITALIZAÇÃO DA PRAÇA TANCREDO NEVES, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS A MOBILIDADE URBANA.</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas.  &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 28/06/2016 a 28/06/2017&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 30/04/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M41" s="3" t="inlineStr">
         <is>
-          <t>28/06/2016</t>
+          <t>05/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B42" s="3" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>953772</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E42" s="3" t="inlineStr">
         <is>
-          <t>2020/549014</t>
-[...4 lines deleted...]
-          <t>CONVÊNIO 16/2020</t>
+          <t>953772/2023/MCIDADES/CAIXA</t>
         </is>
       </c>
       <c r="H42" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS QUE CELEBRAM, ENTRE SI, O ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA PARA "SERVIÇOS DE DRENAGEM DE ÁGUAS PLUVIAIS E PAVIMENTAÇÃO AFÁLTICA NA PASSAGEM SÃO MIG</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR  INTERMÉDIO DO MINISTÉRIO DAS CIDADES, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO SANEAMENTO BÁSICO.</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Prazo do Convênio Prorrogado até 14/02/2025&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 30/04/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M42" s="3" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>05/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>34</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
-          <t>2016/183288</t>
+          <t>2016/137339</t>
         </is>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
-          <t>28/06/2016</t>
+          <t>05/02/2020</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
-        <is>
-[...276 lines deleted...]
-      <c r="H49" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA _x000d_
 MUNICIPAL DE ANANINDEUA, PARA CONSTRUÇÃO DA FEIRA COBERTA DO _x000d_
 CURU</t>
         </is>
       </c>
-      <c r="L49" s="3" t="inlineStr">
+      <c r="L43" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 19/09/2019 a 18/01/2020.&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="M43" s="3" t="inlineStr">
+        <is>
+          <t>05/02/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B44" s="3" t="inlineStr">
+        <is>
+          <t>07</t>
+        </is>
+      </c>
+      <c r="C44" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D44" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
+        <is>
+          <t>2015/453372</t>
+        </is>
+      </c>
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>05/02/2020</t>
+        </is>
+      </c>
+      <c r="H44" s="3" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO BARAÚNA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
+        </is>
+      </c>
+      <c r="L44" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual- Transferências Recebidas. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 04/12/2019 a 04/08/2020.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="3" t="inlineStr">
+        <is>
+          <t>05/02/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B45" s="3" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="C45" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D45" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E45" s="3" t="inlineStr">
+        <is>
+          <t>2016/185732</t>
+        </is>
+      </c>
+      <c r="F45" s="3" t="inlineStr">
+        <is>
+          <t>05/02/2020</t>
+        </is>
+      </c>
+      <c r="H45" s="3" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA DO PROJETO RUA NATAL - ANANINDEUA/PA</t>
+        </is>
+      </c>
+      <c r="L45" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual- Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 13/12/2019 a 10/06/2020. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="3" t="inlineStr">
+        <is>
+          <t>05/02/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B46" s="3" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="C46" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D46" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
+        <is>
+          <t>2016/189516</t>
+        </is>
+      </c>
+      <c r="F46" s="3" t="inlineStr">
+        <is>
+          <t>05/02/2020</t>
+        </is>
+      </c>
+      <c r="H46" s="3" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA, PROJETO RIO BRANCO I E II NO MUNICÍPIO DE ANANINDEUA NESTE ESTADO.</t>
+        </is>
+      </c>
+      <c r="L46" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término de Vigência Contratual: 15/11/2019 a 13/05/2019.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="3" t="inlineStr">
+        <is>
+          <t>05/02/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B47" s="3" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="C47" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D47" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E47" s="3" t="inlineStr">
+        <is>
+          <t>2018/84605</t>
+        </is>
+      </c>
+      <c r="F47" s="3" t="inlineStr">
+        <is>
+          <t>04/07/2018</t>
+        </is>
+      </c>
+      <c r="H47" s="3" t="inlineStr">
+        <is>
+          <t>EXECUÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO DE VIAS DO BAIRRO GUANABARÁ E ÁGUAS LIDAS, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO, QUE ENTRE SI CELEBRAM, O ESTADO DO PARÁ, ATRAVÉS DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="L47" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas&lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 04/07/2021&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="3" t="inlineStr">
+        <is>
+          <t>04/07/2018</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B48" s="3" t="inlineStr">
+        <is>
+          <t>002</t>
+        </is>
+      </c>
+      <c r="C48" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D48" s="3" t="inlineStr">
+        <is>
+          <t>SEDEC</t>
+        </is>
+      </c>
+      <c r="E48" s="3" t="inlineStr">
+        <is>
+          <t>---</t>
+        </is>
+      </c>
+      <c r="F48" s="3" t="inlineStr">
+        <is>
+          <t>30/04/2021</t>
+        </is>
+      </c>
+      <c r="H48" s="3" t="inlineStr">
+        <is>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA N° 002/2021 QUE ENTRE SI CELEBRAM O BANCO DO ESTADO DO PARÁ S/A - BANPARÁ E O MUNICÍPIO DE ANANINDEUA, POR MEIO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO DE ANANINDEUA - SEDEC, COM VISTAS À OPERACIONALIZAÇÃO DO FU</t>
+        </is>
+      </c>
+      <c r="L48" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual - Envolvem recursos financeiros. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 31/12/2024&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="3" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B49" s="3" t="inlineStr">
+        <is>
+          <t>003</t>
+        </is>
+      </c>
+      <c r="C49" s="3" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D49" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
+        <is>
+          <t>2021/40714</t>
+        </is>
+      </c>
+      <c r="F49" s="3" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="H49" s="3" t="inlineStr">
+        <is>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA N°003/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DO PROGRAMA DE LIM</t>
+        </is>
+      </c>
+      <c r="L49" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 10 meses &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="M49" s="3" t="inlineStr">
         <is>
-          <t>05/02/2020</t>
+          <t>04/02/2021</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B50" s="3" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>46</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E50" s="3" t="inlineStr">
         <is>
-          <t>2020/525635</t>
-[...4 lines deleted...]
-          <t>CONVÊNIO 11/2020</t>
+          <t>2016/189460</t>
+        </is>
+      </c>
+      <c r="F50" s="3" t="inlineStr">
+        <is>
+          <t>04/02/2020</t>
         </is>
       </c>
       <c r="H50" s="3" t="inlineStr">
         <is>
-          <t>TERMO DE CONVÊNIO QUE ENTRE SI CELEBRAM O ESTADO DO PARÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE SAÚDE PÚBLICA E A PREFEITURA MUNICIPAL DE ANANINDEUA. _x000d_
-[...6 lines deleted...]
-</t>
+          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO RUA JOÃO ANDRADE NO MUNICÍPIO DE ANANINDEUA/PA</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 240 dias (8 meses)&lt;/p&gt;</t>
+&lt;p&gt;Término da Vigência Contratual: 06/12/2019 a 03/06/2020&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M50" s="3" t="inlineStr">
         <is>
-          <t>17/07/2023</t>
+          <t>04/02/2020</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B51" s="3" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>45</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
-          <t>2015/453372</t>
+          <t>2016/189487</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
-          <t>05/02/2020</t>
+          <t>04/02/2020</t>
         </is>
       </c>
       <c r="H51" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO BARAÚNA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
+          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO RUA DOS IPÊS NO MUNICÍPIO DE ANANINDEUA/PA</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual- Transferências Recebidas. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 04/12/2019 a 04/08/2020.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 09/12/2019 a 06/06/2020&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M51" s="3" t="inlineStr">
         <is>
-          <t>05/02/2020</t>
+          <t>04/02/2020</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>35</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
-          <t>2021/787697</t>
-[...4 lines deleted...]
-          <t>CONVÊNIO 14/2021</t>
+          <t>2016/127579</t>
+        </is>
+      </c>
+      <c r="F52" s="3" t="inlineStr">
+        <is>
+          <t>04/02/2020</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA N° 14/2021, COM ENCARGOS, QUE CELEBRAM ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO URBANO E OBRAS PÚBLICAS - SEDOP E AO MUNICÍPIO DE ANANINDEUA, ATRAVÉS DA PREFEITURA MUNICIPAL DE A</t>
+          <t>EXECUÇÃO DE DRENAGEM PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO RUA 02 DE JANEIRO - ANANINDEUA/PA</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 12 meses&lt;/p&gt;</t>
+&lt;p&gt;Término da Vigência Contratual: 08/12/2019 a 05/06/2020&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M52" s="3" t="inlineStr">
         <is>
-          <t>17/07/2023</t>
+          <t>04/02/2020</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B53" s="3" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>14</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
-          <t>2016/185732</t>
+          <t>2015/531318</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
-          <t>05/02/2020</t>
+          <t>04/02/2020</t>
         </is>
       </c>
       <c r="H53" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA DO PROJETO RUA NATAL - ANANINDEUA/PA</t>
+          <t>EXECUÇÃO DE DRENAGEM DE ÁGUA PLUVIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO NOVA ESPERANÇA I - LADO NORTE</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual- Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 13/12/2019 a 10/06/2020. &lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 11/12/2019 a 11/12/2020&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M53" s="3" t="inlineStr">
         <is>
-          <t>05/02/2020</t>
+          <t>04/02/2020</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B54" s="3" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>11</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E54" s="3" t="inlineStr">
         <is>
-          <t>2019/619496</t>
-[...4 lines deleted...]
-          <t>CONVÊNIO 82/2022</t>
+          <t>2015/421470</t>
+        </is>
+      </c>
+      <c r="F54" s="3" t="inlineStr">
+        <is>
+          <t>04/02/2020</t>
         </is>
       </c>
       <c r="H54" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA, COM ENCARGOS, QUE CELEBRAM ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA DRENAGEM SUPERFICIAL E PAVIMENTA</t>
+          <t>EXECUÇÃO DE DRENAGEM SUPEERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO GUERREIROS DE JEOVÁ, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 12 meses&lt;/p&gt;</t>
+&lt;p&gt;Término da Vigência Contratual: 06/08/2019 a 02/02/2020&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M54" s="3" t="inlineStr">
         <is>
-          <t>17/07/2023</t>
+          <t>04/02/2020</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>66</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
-          <t>2016/189516</t>
+          <t>2016/137333</t>
         </is>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
-          <t>05/02/2020</t>
+          <t>04/02/2020</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA, PROJETO RIO BRANCO I E II NO MUNICÍPIO DE ANANINDEUA NESTE ESTADO.</t>
+          <t>CONSTRUÇÃO DA FEIRA DO PAAR - PESCADOS, EM ANANINDEUA/PA</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término de Vigência Contratual: 15/11/2019 a 13/05/2019.&lt;/p&gt;</t>
+&lt;p&gt;Término da Vigência Contratual: 16/12/2019 a 13/06/2020&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M55" s="3" t="inlineStr">
         <is>
-          <t>05/02/2020</t>
+          <t>04/02/2020</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B56" s="3" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>33</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E56" s="3" t="inlineStr">
         <is>
-          <t>2021/1235064</t>
-[...4 lines deleted...]
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA 26/2022</t>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="F56" s="3" t="inlineStr">
+        <is>
+          <t>04/02/2020</t>
         </is>
       </c>
       <c r="H56" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA, COM ENCARGOS N° 26/2022, QUE CELEBRAM ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO URBANO E OBRAS PÚBLICAS - SEDOP E O MUNICÍPIO DE ANANINDEUA, ATRAVÉS DA PREFEITURA MUNICIPAL, PARA</t>
+          <t>PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO DE VIAS COMPREENDIDAS NOS BAIRROS DO MUNICÍPIO DE ANANINDEUA-PA</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 14 meses (2023) &lt;/p&gt;</t>
+          <t>&lt;p&gt;Término da Vigência Contratual: 02/12/2019 a 02/12/2020&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M56" s="3" t="inlineStr">
         <is>
-          <t>17/07/2023</t>
+          <t>04/02/2020</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B57" s="3" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>907367</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
-          <t>PREFEITURA</t>
+          <t>SESDS</t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
-          <t>2018/84605</t>
+          <t>080200066892202010</t>
         </is>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
-          <t>04/07/2018</t>
+          <t>04/01/2021</t>
+        </is>
+      </c>
+      <c r="G57" s="3" t="inlineStr">
+        <is>
+          <t>Convênio 907367/2020</t>
         </is>
       </c>
       <c r="H57" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO DE VIAS DO BAIRRO GUANABARÁ E ÁGUAS LIDAS, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO, QUE ENTRE SI CELEBRAM, O ESTADO DO PARÁ, ATRAVÉS DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
+          <t>FORTALECER A GUARDA MUNICIPAL DO MUNICÍPIO DE ANANINDEUA-PA POR MEIO DA AQUISIÇÃO DE VIATURAS, MATERIAL PARA ESCRITÓRIO E ARMAMENTO.</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas&lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 04/07/2021&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 28/12/2022&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M57" s="3" t="inlineStr">
         <is>
-          <t>04/07/2018</t>
+          <t>04/01/2021</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B58" s="3" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>94</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
-          <t>2016/98419</t>
+          <t>2018/226738</t>
+        </is>
+      </c>
+      <c r="F58" s="3" t="inlineStr">
+        <is>
+          <t>03/07/2020</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA, COM ENCARGOS, QUE CELEBRAM ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA A CONSTRUÇÃO DO MERCADO MUNICIPA</t>
+          <t>EXECUÇÃ DE OBRAS "RECAPEAMENTO ASFÁLTICO EM VIAS", QUE CELEBRAM ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 12 meses &lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas.&lt;/p&gt;_x000d_
+&lt;p&gt;Término de Vigência Contratual: 04/07/2021&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M58" s="3" t="inlineStr">
         <is>
-          <t>17/07/2023</t>
+          <t>03/07/2020</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B59" s="3" t="inlineStr">
         <is>
-          <t>002</t>
+          <t>944256</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
-          <t>SEDEC</t>
+          <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E59" s="3" t="inlineStr">
         <is>
-          <t>---</t>
-[...4 lines deleted...]
-          <t>30/04/2021</t>
+          <t>944256/2023</t>
         </is>
       </c>
       <c r="H59" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA N° 002/2021 QUE ENTRE SI CELEBRAM O BANCO DO ESTADO DO PARÁ S/A - BANPARÁ E O MUNICÍPIO DE ANANINDEUA, POR MEIO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO DE ANANINDEUA - SEDEC, COM VISTAS À OPERACIONALIZAÇÃO DO FU</t>
+          <t>CONVÊNIO TRANSFEREGOV.BR Nº 944256/2023 QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL E O MUNICÍPIO DE ANANINDEUA/PA COM A FINALIDADE DE AQUISAÇÃO DE BENS.</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Envolvem recursos financeiros. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 31/12/2024&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 730 dias (2025)&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M59" s="3" t="inlineStr">
         <is>
-          <t>04/05/2024</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B60" s="3" t="inlineStr">
         <is>
-          <t>02</t>
+          <t>903655</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E60" s="3" t="inlineStr">
         <is>
-          <t>2021/341456</t>
-[...4 lines deleted...]
-          <t>CONVÊNIO 02/2022</t>
+          <t>903655/2020/CAIXA/CAIXA</t>
         </is>
       </c>
       <c r="H60" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO QUE CELEBRAM O ESTADO DO PARÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO AGROPECUÁRIO E DA PESCA - SEDAP E O MUNICÍPIO DE ANANINDEUA.</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO CAIXA ECONÔMICA FEDERAL, REPRESENTADO(A) PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AS POLÍTICAS PARA MULHERES: PROMOÇÃO</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 12 meses &lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 30/12/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M60" s="3" t="inlineStr">
         <is>
-          <t>17/07/2023</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B61" s="3" t="inlineStr">
         <is>
-          <t>003</t>
+          <t>895181</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
-          <t>2021/40714</t>
-[...4 lines deleted...]
-          <t>04/02/2021</t>
+          <t>895181/2019/MDR/CAIXA</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA N°003/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DO PROGRAMA DE LIM</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL, E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PLANEJAMENTO URBANO.</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 10 meses &lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/12/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M61" s="3" t="inlineStr">
         <is>
-          <t>04/02/2021</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B62" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>884709</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E62" s="3" t="inlineStr">
         <is>
-          <t>2022/750369</t>
-[...4 lines deleted...]
-          <t>Convênio 060/2022</t>
+          <t>884709/2019/MDR/CAIXA</t>
         </is>
       </c>
       <c r="H62" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO QUE CELEBRAM O ESTADO DO PARÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO AGROPECUÁRIO E DA PESCA - SEDAP E O MUNICÍPIO DE ANANINDEUA._x000d_
-</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL, E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PRODES.</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 12 meses &lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 31/03/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M62" s="3" t="inlineStr">
         <is>
-          <t>17/07/2023</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B63" s="3" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>830176</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E63" s="3" t="inlineStr">
         <is>
-          <t>2016/189460</t>
-[...4 lines deleted...]
-          <t>04/02/2020</t>
+          <t>2653.1031202-16/2016</t>
         </is>
       </c>
       <c r="H63" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO RUA JOÃO ANDRADE NO MUNICÍPIO DE ANANINDEUA/PA</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PLANEJAMENTO URBANO.</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 06/12/2019 a 03/06/2020&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas&lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/03/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M63" s="3" t="inlineStr">
         <is>
-          <t>04/02/2020</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B64" s="3" t="inlineStr">
         <is>
-          <t>002</t>
+          <t>770329</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
-          <t>SEHAB</t>
+          <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
-          <t>002/2022</t>
+          <t>386.504-47/2012</t>
         </is>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
-          <t>TERMO DE CONVÊNIO QUE ENTRE SI CELEBRAM A COMPANHIA DE HABITAÇÃO DO ESTADO DO PARÁ - COHAB/PA E O MUNICÍPIO DE ANANINDEUA, POR INTERMÉDIO DA SECRETARIA DE HABITAÇÃO DO MUNICÍPIO DE ANANINDEUA, PARA APOIAR A EXECUÇÃO DO PROGRAMA MUNICIPAL "MORAR BEM ANANIN</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO ME, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNÍCIPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO ESPORTE E GRANDES EVENTOS ESPORTIVOS.</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 12 meses &lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/10/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M64" s="3" t="inlineStr">
         <is>
-          <t>17/07/2023</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B65" s="3" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>765903</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E65" s="3" t="inlineStr">
         <is>
-          <t>2016/189487</t>
-[...4 lines deleted...]
-          <t>04/02/2020</t>
+          <t>2653.372.485-13/2011</t>
         </is>
       </c>
       <c r="H65" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO RUA DOS IPÊS NO MUNICÍPIO DE ANANINDEUA/PA</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNÍCIPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DA IMPLANTAÇÃO E MODERNIZAÇÃO DE INFRAESTRUTURA PARA ESPORTE RECREATI</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 09/12/2019 a 06/06/2020&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/10/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M65" s="3" t="inlineStr">
         <is>
-          <t>04/02/2020</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B66" s="3" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>760889</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E66" s="3" t="inlineStr">
         <is>
-          <t>016/2016</t>
-[...4 lines deleted...]
-          <t>15/12/2016</t>
+          <t>2653.368.785-45/2011</t>
         </is>
       </c>
       <c r="H66" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA DE VIAS PÚBLICAS - PROJETO PAAR - LADO OESTE E LESTE, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE IMPLANTAÇÃO E MODERNIZAÇÃO DE INFRAESTRUTURA PARA ESPORTE E RECREATI</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas&lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 10/06/2019 a 07/12/2019&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/10/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M66" s="3" t="inlineStr">
         <is>
-          <t>15/12/2016</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>81</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
-          <t>--</t>
-[...4 lines deleted...]
-          <t>15/12/2016</t>
+          <t>265.769-81</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA DE VIAS PÚBLICAS - DA ÁREA DO BAIRRO PROVIDÊNCIA - PROJETO JARDIM II, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DO PROGRAMA ESPORTE E LAZER NA CIDADE.</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas.  &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 12/02/2016 a 12/02/2017&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/04/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M67" s="3" t="inlineStr">
         <is>
-          <t>15/12/2016</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B68" s="3" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>07</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E68" s="3" t="inlineStr">
         <is>
-          <t>2016/127579</t>
-[...4 lines deleted...]
-          <t>04/02/2020</t>
+          <t>2653.257.073-07/2008</t>
         </is>
       </c>
       <c r="H68" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO RUA 02 DE JANEIRO - ANANINDEUA/PA</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES, REPRESENTADA PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PROGRAMA DE GESTÃO DA POLÍTICA DE D</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 08/12/2019 a 05/06/2020&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 25/09/2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M68" s="3" t="inlineStr">
         <is>
-          <t>04/02/2020</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B69" s="3" t="inlineStr">
         <is>
-          <t>08</t>
+          <t>83</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
-          <t>--</t>
-[...4 lines deleted...]
-          <t>15/12/2016</t>
+          <t>231.068-83</t>
         </is>
       </c>
       <c r="H69" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA DE VIAS PÚBLICAS - PROJETO JÚLIA MEDEIROS, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DO PROGRAMA ESPORTE E LAZER NA CIDADE</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas.  &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 12/02/2016 a 12/02/2017&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/04/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M69" s="3" t="inlineStr">
         <is>
-          <t>15/12/2016</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>60</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E70" s="3" t="inlineStr">
         <is>
-          <t>2016/202323</t>
-[...4 lines deleted...]
-          <t>15/10/2020</t>
+          <t>2653.198.521-60/2006</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
-          <t>CELEBRAM ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DO ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA A CONSTRUÇÃO DO MERCADO E REVITALIZAÇÃO DA PRAÇA DE ÁGUAS LINDAS, NO MUNICÍPIO DE ANANIND</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES REPRESENTADA PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS A URBANIZAÇÃO, REGULARIZAÇÃO E INTEGRAÇ</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 15/10/2021&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/12/2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M70" s="3" t="inlineStr">
         <is>
-          <t>15/10/2020</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B71" s="3" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
-          <t>2015/531318</t>
-[...4 lines deleted...]
-          <t>04/02/2020</t>
+          <t>2021/1321502</t>
+        </is>
+      </c>
+      <c r="G71" s="3" t="inlineStr">
+        <is>
+          <t>CONVÊNIO 174/2022</t>
         </is>
       </c>
       <c r="H71" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM DE ÁGUA PLUVIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO NOVA ESPERANÇA I - LADO NORTE</t>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEOP E O MUNICÍPIO DE _x000d_
+ANANINDEUA, ATRAVÉS DA PREFEITURA MUNICIPAL, PARA A “EXECUÇÃO DOS</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 11/12/2019 a 11/12/2020&lt;/p&gt;</t>
+&lt;p&gt;Prazo do Convênio prorrogado até 29/06/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M71" s="3" t="inlineStr">
         <is>
-          <t>04/02/2020</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B72" s="3" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>05</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E72" s="3" t="inlineStr">
         <is>
-          <t>2015/450025</t>
-[...4 lines deleted...]
-          <t>15/02/2017</t>
+          <t>2020/1093176</t>
         </is>
       </c>
       <c r="H72" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO UIRAPURU, NO MUNICÍPIO DE ANANINDEUA/PA, QUE ENTRE SI CELEBRAM, O ESTADO DO PARÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E O M</t>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA Nº 05/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DOS SERVIÇOS DE DR</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual:  05/11/2021&lt;/p&gt;</t>
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 23/04/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M72" s="3" t="inlineStr">
         <is>
-          <t>15/02/2017</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>06</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
-          <t>2015/421470</t>
-[...4 lines deleted...]
-          <t>04/02/2020</t>
+          <t>2021/110922</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
-          <t>EXECUÇÃO DE DRENAGEM SUPEERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO GUERREIROS DE JEOVÁ, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA Nº 06/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DO SERVIÇO DE DREN</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 06/08/2019 a 02/02/2020&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida.&lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até 10/04/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M73" s="3" t="inlineStr">
         <is>
-          <t>04/02/2020</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B74" s="3" t="inlineStr">
         <is>
-          <t>09</t>
+          <t>006</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E74" s="3" t="inlineStr">
         <is>
-          <t>2015/453389</t>
-[...4 lines deleted...]
-          <t>15/02/2016</t>
+          <t>247.740/2019</t>
         </is>
       </c>
       <c r="H74" s="3" t="inlineStr">
         <is>
-          <t>DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO PAU D´ARCO, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO, QUE ENTRE SI CELEBRAM, O ESTADO DO PARÁ, ATRAVÉS DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
+          <t>CONVÊNIO QUE ENTRE SI CELEBRAM O ESTADO DO PARÁ, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE PLANEJAMENTO E ADMINISTRAÇÃO E O MUNICÍPIO DE ANANINDEUA.</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual:  02/11/2021&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de complementação de recursos (II. c)&lt;/p&gt;_x000d_
+&lt;p&gt;Prazo de Convênio Prorrogado até 19/02/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M74" s="3" t="inlineStr">
         <is>
-          <t>15/02/2016</t>
+          <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B75" s="3" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>909618</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E75" s="3" t="inlineStr">
         <is>
-          <t>2016/137333</t>
-[...4 lines deleted...]
-          <t>04/02/2020</t>
+          <t>909618/2020/MDR/CAIXA</t>
         </is>
       </c>
       <c r="H75" s="3" t="inlineStr">
         <is>
-          <t>CONSTRUÇÃO DA FEIRA DO PAAR - PESCADOS, EM ANANINDEUA/PA</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL, REPRESENTADO PELA CAIA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO DESENVOLVIMENTO REGIONA</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
-        <is>
-[...2022 lines deleted...]
-      <c r="L119" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  29/06/2025&lt;/p&gt;_x000d_
 &lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M119" s="3" t="inlineStr">
+      <c r="M75" s="3" t="inlineStr">
         <is>
           <t>03/04/2025</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="120">
-[...53 lines deleted...]
-      <c r="B121" s="3" t="inlineStr">
+    <row outlineLevel="0" r="76">
+      <c r="A76" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B76" s="3" t="inlineStr">
         <is>
           <t>001</t>
         </is>
       </c>
-      <c r="C121" s="3" t="inlineStr">
+      <c r="C76" s="3" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="D121" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E121" s="3" t="inlineStr">
+      <c r="D76" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E76" s="3" t="inlineStr">
         <is>
           <t>216.660/2019</t>
         </is>
       </c>
-      <c r="F121" s="3" t="inlineStr">
+      <c r="F76" s="3" t="inlineStr">
         <is>
           <t>02/10/2019</t>
         </is>
       </c>
-      <c r="H121" s="3" t="inlineStr">
+      <c r="H76" s="3" t="inlineStr">
         <is>
           <t>CONCLUSÃO E AMPLIAÇÃO DO MERCADO DO DISTRITO INDUSTRIAL EM ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L121" s="3" t="inlineStr">
+      <c r="L76" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  31/01/2021&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M121" s="3" t="inlineStr">
+      <c r="M76" s="3" t="inlineStr">
         <is>
           <t>02/10/2019</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="122">
-[...101 lines deleted...]
-      <c r="B124" s="3" t="inlineStr">
+    <row outlineLevel="0" r="77">
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B77" s="3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="C124" s="3" t="inlineStr">
+      <c r="C77" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D124" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E124" s="3" t="inlineStr">
+      <c r="D77" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E77" s="3" t="inlineStr">
         <is>
           <t>2015/528271</t>
         </is>
       </c>
-      <c r="F124" s="3" t="inlineStr">
+      <c r="F77" s="3" t="inlineStr">
         <is>
           <t>02/06/2021</t>
         </is>
       </c>
-      <c r="H124" s="3" t="inlineStr">
+      <c r="H77" s="3" t="inlineStr">
         <is>
           <t>DRENAGEM SUPERFICIAL/PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA PROJETO GUAJARÁ II E NOVA ESPERANÇA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L124" s="3" t="inlineStr">
+      <c r="L77" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 02/06/2022&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M124" s="3" t="inlineStr">
+      <c r="M77" s="3" t="inlineStr">
         <is>
           <t>02/06/2021</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="125">
-[...101 lines deleted...]
-      <c r="B127" s="3" t="inlineStr">
+    <row outlineLevel="0" r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B78" s="3" t="inlineStr">
         <is>
           <t>939963</t>
         </is>
       </c>
-      <c r="C127" s="3" t="inlineStr">
+      <c r="C78" s="3" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="D127" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E127" s="3" t="inlineStr">
+      <c r="D78" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E78" s="3" t="inlineStr">
         <is>
           <t>939963/2022</t>
         </is>
       </c>
-      <c r="H127" s="3" t="inlineStr">
+      <c r="H78" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO PLATAFORMA+BRASIL Nº 939963/2022, QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL E O MUNICÍPIO DE ANANINDEUA, NO ESTADO DO PARÁ.</t>
         </is>
       </c>
-      <c r="L127" s="3" t="inlineStr">
+      <c r="L78" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 18 meses&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M127" s="3" t="inlineStr">
+      <c r="M78" s="3" t="inlineStr">
         <is>
           <t>02/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="128">
-[...53 lines deleted...]
-      <c r="B129" s="3" t="inlineStr">
+    <row outlineLevel="0" r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B79" s="3" t="inlineStr">
         <is>
           <t>925631</t>
         </is>
       </c>
-      <c r="C129" s="3" t="inlineStr">
+      <c r="C79" s="3" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="D129" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E129" s="3" t="inlineStr">
+      <c r="D79" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E79" s="3" t="inlineStr">
         <is>
           <t>29976/2021</t>
         </is>
       </c>
-      <c r="H129" s="3" t="inlineStr">
+      <c r="H79" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO PLATAFORMA+BRASIL Nº 925631/2021, QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL E O MUNICÍPIO DE ANANINDEUA NO ESTADO DO PARÁ.</t>
         </is>
       </c>
-      <c r="L129" s="3" t="inlineStr">
+      <c r="L79" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 18 meses&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M129" s="3" t="inlineStr">
+      <c r="M79" s="3" t="inlineStr">
         <is>
           <t>02/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="130">
-[...53 lines deleted...]
-      <c r="B131" s="3" t="inlineStr">
+    <row outlineLevel="0" r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B80" s="3" t="inlineStr">
         <is>
           <t>893196</t>
         </is>
       </c>
-      <c r="C131" s="3" t="inlineStr">
+      <c r="C80" s="3" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="D131" s="3" t="inlineStr">
+      <c r="D80" s="3" t="inlineStr">
         <is>
           <t>SESDS</t>
         </is>
       </c>
-      <c r="E131" s="3" t="inlineStr">
+      <c r="E80" s="3" t="inlineStr">
         <is>
           <t>08020007836201927</t>
         </is>
       </c>
-      <c r="F131" s="3" t="inlineStr">
+      <c r="F80" s="3" t="inlineStr">
         <is>
           <t>02/01/2021</t>
         </is>
       </c>
-      <c r="H131" s="3" t="inlineStr">
+      <c r="H80" s="3" t="inlineStr">
         <is>
           <t>FORTALECER A GUARDA MUNICIPAL DO MUNICÍPIO DE ANANINDEUA-PA POR MEIO DE AQUISIÇÃO DE VIATURAS, COLETES BALÍSTICOS, ARMAMENTO E MUNIÇÃO.</t>
         </is>
       </c>
-      <c r="L131" s="3" t="inlineStr">
+      <c r="L80" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  01/04/2022&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M131" s="3" t="inlineStr">
-[...1259 lines deleted...]
-      <c r="M159" s="3" t="inlineStr">
+      <c r="M80" s="3" t="inlineStr">
         <is>
           <t>02/01/2021</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Access</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>