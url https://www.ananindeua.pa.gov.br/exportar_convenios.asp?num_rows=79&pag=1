--- v1 (2026-05-04)
+++ v2 (2026-08-23)
@@ -449,3816 +449,123 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3">
-  <dimension ref="A1:M80"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D0DFC95-75BE-46E1-BDFE-1FD47BBFE5C4}">
+  <dimension ref="A1:M1"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" rightToLeft="false">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="24.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="36.42578125" style="3" customWidth="1"/>
     <col min="8" max="8" width="38" style="4" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" customWidth="1"/>
     <col min="10" max="10" width="26.42578125" customWidth="1"/>
     <col min="11" max="11" width="22.42578125" customWidth="1"/>
     <col min="12" max="12" width="20.85546875" customWidth="1"/>
     <col min="13" max="13" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row spans="1:13" x14ac:dyDescent="0.25" outlineLevel="0" r="1">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>10</v>
-      </c>
-[...3691 lines deleted...]
-        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Access</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 