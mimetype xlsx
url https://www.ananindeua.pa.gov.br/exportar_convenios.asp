--- v0 (2025-11-17)
+++ v1 (2026-06-19)
@@ -1480,2774 +1480,2774 @@
       <c r="H21" s="3" t="inlineStr">
         <is>
           <t>DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO PAU D´ARCO, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO, QUE ENTRE SI CELEBRAM, O ESTADO DO PARÁ, ATRAVÉS DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  02/11/2021&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M21" s="3" t="inlineStr">
         <is>
           <t>15/02/2016</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
+          <t>770329</t>
+        </is>
+      </c>
+      <c r="C22" s="3" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="D22" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
+        <is>
+          <t>386.504-47/2012</t>
+        </is>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO ME, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNÍCIPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO ESPORTE E GRANDES EVENTOS ESPORTIVOS.</t>
+        </is>
+      </c>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/10/2026&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B23" s="3" t="inlineStr">
+        <is>
+          <t>765903</t>
+        </is>
+      </c>
+      <c r="C23" s="3" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="D23" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E23" s="3" t="inlineStr">
+        <is>
+          <t>2653.372.485-13/2011</t>
+        </is>
+      </c>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNÍCIPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DA IMPLANTAÇÃO E MODERNIZAÇÃO DE INFRAESTRUTURA PARA ESPORTE RECREATI</t>
+        </is>
+      </c>
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/10/2026&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B24" s="3" t="inlineStr">
+        <is>
+          <t>760889</t>
+        </is>
+      </c>
+      <c r="C24" s="3" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="D24" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E24" s="3" t="inlineStr">
+        <is>
+          <t>2653.368.785-45/2011</t>
+        </is>
+      </c>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE IMPLANTAÇÃO E MODERNIZAÇÃO DE INFRAESTRUTURA PARA ESPORTE E RECREATI</t>
+        </is>
+      </c>
+      <c r="L24" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/10/2026&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B25" s="3" t="inlineStr">
+        <is>
+          <t>260</t>
+        </is>
+      </c>
+      <c r="C25" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D25" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E25" s="3" t="inlineStr">
+        <is>
+          <t>2021/1237516</t>
+        </is>
+      </c>
+      <c r="G25" s="3" t="inlineStr">
+        <is>
+          <t>CONVÊNIO 260/2022</t>
+        </is>
+      </c>
+      <c r="H25" s="3" t="inlineStr">
+        <is>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E O MUNICÍPIO DE ANANINDEUA, ATRAVÉS DA PREFEITURA MUNICIPAL, PARA A "EXECUÇÃO DE SE</t>
+        </is>
+      </c>
+      <c r="L25" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até 01/07/2026&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B26" s="3" t="inlineStr">
+        <is>
+          <t>174</t>
+        </is>
+      </c>
+      <c r="C26" s="3" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="D26" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E26" s="3" t="inlineStr">
+        <is>
+          <t>2021/1321502</t>
+        </is>
+      </c>
+      <c r="G26" s="3" t="inlineStr">
+        <is>
+          <t>CONVÊNIO 174/2022</t>
+        </is>
+      </c>
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEOP E O MUNICÍPIO DE _x000d_
+ANANINDEUA, ATRAVÉS DA PREFEITURA MUNICIPAL, PARA A “EXECUÇÃO DOS</t>
+        </is>
+      </c>
+      <c r="L26" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio prorrogado até 29/06/2026&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="3" t="inlineStr">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B27" s="3" t="inlineStr">
+        <is>
           <t>11</t>
         </is>
       </c>
-      <c r="C22" s="3" t="inlineStr">
+      <c r="C27" s="3" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="D22" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E22" s="3" t="inlineStr">
+      <c r="D27" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E27" s="3" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
-      <c r="F22" s="3" t="inlineStr">
+      <c r="F27" s="3" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="H22" s="3" t="inlineStr">
+      <c r="H27" s="3" t="inlineStr">
         <is>
           <t>RECAPEAMENTO ASFÁLTICO EM VIAS, NO MUNICÍPIO DE ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L22" s="3" t="inlineStr">
+      <c r="L27" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas.&lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 05/06/2018 a 05/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="3" t="inlineStr">
+      <c r="M27" s="3" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="23">
-[...5 lines deleted...]
-      <c r="B23" s="3" t="inlineStr">
+    <row outlineLevel="0" r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B28" s="3" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="C23" s="3" t="inlineStr">
+      <c r="C28" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D23" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E23" s="3" t="inlineStr">
+      <c r="D28" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E28" s="3" t="inlineStr">
         <is>
           <t>2020/549014</t>
         </is>
       </c>
-      <c r="F23" s="3" t="inlineStr">
+      <c r="F28" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
-      <c r="H23" s="3" t="inlineStr">
+      <c r="H28" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SEDOP E A PREFEITURA MUNICPAL DE ANANINDEUA PARA "SERVIÇO DE DRENAGEM DE ÁGUAS PLUVIAIS E PAVIMENTAÇÃO ASFÁLTICA NA PASSAGEM SÃO MIGUEL, RUA SÉTIMA E RUA NO</t>
         </is>
       </c>
-      <c r="L23" s="3" t="inlineStr">
+      <c r="L28" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  12 meses (14/08/2020 - 14/08/2021)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M23" s="3" t="inlineStr">
+      <c r="M28" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="24">
-[...5 lines deleted...]
-      <c r="B24" s="3" t="inlineStr">
+    <row outlineLevel="0" r="29">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B29" s="3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="C24" s="3" t="inlineStr">
+      <c r="C29" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D24" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E24" s="3" t="inlineStr">
+      <c r="D29" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E29" s="3" t="inlineStr">
         <is>
           <t>2020/548959</t>
         </is>
       </c>
-      <c r="F24" s="3" t="inlineStr">
+      <c r="F29" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
-      <c r="H24" s="3" t="inlineStr">
+      <c r="H29" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DE SERVIÇOS DE DRENAGEM SUPERFICIAL E PROFUNDA, PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO VIÁRIA NA R</t>
         </is>
       </c>
-      <c r="L24" s="3" t="inlineStr">
+      <c r="L29" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  12 meses (14/08/2020 - 14/08/2021)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="3" t="inlineStr">
+      <c r="M29" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="25">
-[...5 lines deleted...]
-      <c r="B25" s="3" t="inlineStr">
+    <row outlineLevel="0" r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B30" s="3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="C25" s="3" t="inlineStr">
+      <c r="C30" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D25" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E25" s="3" t="inlineStr">
+      <c r="D30" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E30" s="3" t="inlineStr">
         <is>
           <t>2020/568597</t>
         </is>
       </c>
-      <c r="F25" s="3" t="inlineStr">
+      <c r="F30" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
-      <c r="H25" s="3" t="inlineStr">
+      <c r="H30" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, EXECUÇÃO DE SERVIÇOS DE DRENAGEM SUPERFICIAL E PROFUNDA, PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO VIÁRIA NA RUA DA</t>
         </is>
       </c>
-      <c r="L25" s="3" t="inlineStr">
+      <c r="L30" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  12 meses&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="3" t="inlineStr">
+      <c r="M30" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="26">
-[...5 lines deleted...]
-      <c r="B26" s="3" t="inlineStr">
+    <row outlineLevel="0" r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B31" s="3" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
-      <c r="C26" s="3" t="inlineStr">
+      <c r="C31" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D26" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E26" s="3" t="inlineStr">
+      <c r="D31" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E31" s="3" t="inlineStr">
         <is>
           <t>2020/409452</t>
         </is>
       </c>
-      <c r="F26" s="3" t="inlineStr">
+      <c r="F31" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
-      <c r="H26" s="3" t="inlineStr">
+      <c r="H31" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA "EXECUÇÃO DE SERVIÇOS DE DRENAGEM DE ÁGUAS PLUVIAIS, TERRAPLANAGEM, PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO</t>
         </is>
       </c>
-      <c r="L26" s="3" t="inlineStr">
+      <c r="L31" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  12 meses&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="3" t="inlineStr">
+      <c r="M31" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="27">
-[...5 lines deleted...]
-      <c r="B27" s="3" t="inlineStr">
+    <row outlineLevel="0" r="32">
+      <c r="A32" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B32" s="3" t="inlineStr">
         <is>
           <t>006</t>
         </is>
       </c>
-      <c r="C27" s="3" t="inlineStr">
+      <c r="C32" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D27" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E27" s="3" t="inlineStr">
+      <c r="D32" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E32" s="3" t="inlineStr">
         <is>
           <t>2020/568606</t>
         </is>
       </c>
-      <c r="F27" s="3" t="inlineStr">
+      <c r="F32" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
-      <c r="H27" s="3" t="inlineStr">
+      <c r="H32" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DE SERVIÇOS DE DRENAGEM SUPERFICIAL, TERRAPLANAGEM, PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO VIÁRIA</t>
         </is>
       </c>
-      <c r="L27" s="3" t="inlineStr">
+      <c r="L32" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  12 meses&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="3" t="inlineStr">
+      <c r="M32" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="28">
-[...5 lines deleted...]
-      <c r="B28" s="3" t="inlineStr">
+    <row outlineLevel="0" r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B33" s="3" t="inlineStr">
         <is>
           <t>002</t>
         </is>
       </c>
-      <c r="C28" s="3" t="inlineStr">
+      <c r="C33" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D28" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E28" s="3" t="inlineStr">
+      <c r="D33" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E33" s="3" t="inlineStr">
         <is>
           <t>2020/593731</t>
         </is>
       </c>
-      <c r="F28" s="3" t="inlineStr">
+      <c r="F33" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
-      <c r="H28" s="3" t="inlineStr">
+      <c r="H33" s="3" t="inlineStr">
         <is>
           <t>TERMO DE CONVÊNIO, QUE ENTRE SI CELEBRAM O ESTADO DO PARÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE ESPORTE E LAZER - SEEEL E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
         </is>
       </c>
-      <c r="L28" s="3" t="inlineStr">
+      <c r="L33" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  13/08/2021&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="3" t="inlineStr">
+      <c r="M33" s="3" t="inlineStr">
         <is>
           <t>13/08/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="29">
-[...5 lines deleted...]
-      <c r="B29" s="3" t="inlineStr">
+    <row outlineLevel="0" r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B34" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="C29" s="3" t="inlineStr">
+      <c r="C34" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D29" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E29" s="3" t="inlineStr">
+      <c r="D34" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
-      <c r="F29" s="3" t="inlineStr">
+      <c r="F34" s="3" t="inlineStr">
         <is>
           <t>13/06/2016</t>
         </is>
       </c>
-      <c r="H29" s="3" t="inlineStr">
+      <c r="H34" s="3" t="inlineStr">
         <is>
           <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA - PROJETO DÉBORA KALANDRINE, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L29" s="3" t="inlineStr">
+      <c r="L34" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 13/06/2016 a 13/06/2017&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="3" t="inlineStr">
+      <c r="M34" s="3" t="inlineStr">
         <is>
           <t>13/06/2016</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="30">
-[...5 lines deleted...]
-      <c r="B30" s="3" t="inlineStr">
+    <row outlineLevel="0" r="35">
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B35" s="3" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="C30" s="3" t="inlineStr">
+      <c r="C35" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D30" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E30" s="3" t="inlineStr">
+      <c r="D35" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E35" s="3" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
-      <c r="F30" s="3" t="inlineStr">
+      <c r="F35" s="3" t="inlineStr">
         <is>
           <t>13/06/2016</t>
         </is>
       </c>
-      <c r="H30" s="3" t="inlineStr">
+      <c r="H35" s="3" t="inlineStr">
         <is>
           <t>DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO PARQUE SERTANEJO II, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L30" s="3" t="inlineStr">
+      <c r="L35" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 13/06/2016 a 13/06/2017&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="3" t="inlineStr">
+      <c r="M35" s="3" t="inlineStr">
         <is>
           <t>13/06/2016</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="31">
-[...5 lines deleted...]
-      <c r="B31" s="3" t="inlineStr">
+    <row outlineLevel="0" r="36">
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B36" s="3" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="C31" s="3" t="inlineStr">
+      <c r="C36" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D31" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E31" s="3" t="inlineStr">
+      <c r="D36" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E36" s="3" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
-      <c r="F31" s="3" t="inlineStr">
+      <c r="F36" s="3" t="inlineStr">
         <is>
           <t>13/06/2016</t>
         </is>
       </c>
-      <c r="H31" s="3" t="inlineStr">
+      <c r="H36" s="3" t="inlineStr">
         <is>
           <t>DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO RUA 02 DE JANEIRO, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L31" s="3" t="inlineStr">
+      <c r="L36" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 13/06/2016 a 13/06/2017&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="3" t="inlineStr">
+      <c r="M36" s="3" t="inlineStr">
         <is>
           <t>13/06/2016</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="32">
-[...5 lines deleted...]
-      <c r="B32" s="3" t="inlineStr">
+    <row outlineLevel="0" r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B37" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="C32" s="3" t="inlineStr">
+      <c r="C37" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D32" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E32" s="3" t="inlineStr">
+      <c r="D37" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E37" s="3" t="inlineStr">
         <is>
           <t>2015/506472</t>
         </is>
       </c>
-      <c r="F32" s="3" t="inlineStr">
+      <c r="F37" s="3" t="inlineStr">
         <is>
           <t>12/02/2016</t>
         </is>
       </c>
-      <c r="H32" s="3" t="inlineStr">
+      <c r="H37" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO PARQUE SERTANEJO, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO, QUE ENTRE SI CELEBRAM, O ESTADO DO PARÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLIC</t>
         </is>
       </c>
-      <c r="L32" s="3" t="inlineStr">
+      <c r="L37" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 01/02/2022&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="3" t="inlineStr">
+      <c r="M37" s="3" t="inlineStr">
         <is>
           <t>12/02/2016</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="33">
-[...5 lines deleted...]
-      <c r="B33" s="3" t="inlineStr">
+    <row outlineLevel="0" r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B38" s="3" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="C33" s="3" t="inlineStr">
+      <c r="C38" s="3" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="D33" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E33" s="3" t="inlineStr">
+      <c r="D38" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E38" s="3" t="inlineStr">
         <is>
           <t>2653.0363.387-38/2011</t>
         </is>
       </c>
-      <c r="G33" s="3" t="inlineStr">
+      <c r="G38" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO 38/2011</t>
         </is>
       </c>
-      <c r="H33" s="3" t="inlineStr">
+      <c r="H38" s="3" t="inlineStr">
         <is>
           <t>TERMO DE COMPROMISSO, QUE CELEBRAM, ENTRE SI, A UNIÃO, POR MEIO DO MINISTÉRIO DA CULTURA, E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA A EXECUÇÃO DA CONSTRUÇÃO DA PEC MODELO 3000 M², JULIA SEFFER, NO MUNICÍPIO DE ANANINDEUA, NO ÂMBITO DO PROGRAMA PRAÇA DO</t>
         </is>
       </c>
-      <c r="L33" s="3" t="inlineStr">
+      <c r="L38" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal- Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio prorrogado para 30/04/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="3" t="inlineStr">
+      <c r="M38" s="3" t="inlineStr">
         <is>
           <t>10/12/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="34">
-[...5 lines deleted...]
-      <c r="B34" s="3" t="inlineStr">
+    <row outlineLevel="0" r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B39" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="C34" s="3" t="inlineStr">
+      <c r="C39" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D34" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E34" s="3" t="inlineStr">
+      <c r="D39" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E39" s="3" t="inlineStr">
         <is>
           <t>2016/165699</t>
         </is>
       </c>
-      <c r="G34" s="3" t="inlineStr">
+      <c r="G39" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO 60/2016</t>
         </is>
       </c>
-      <c r="H34" s="3" t="inlineStr">
+      <c r="H39" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA A EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO</t>
         </is>
       </c>
-      <c r="L34" s="3" t="inlineStr">
+      <c r="L39" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio prorrogado para 11/12/2024&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="3" t="inlineStr">
+      <c r="M39" s="3" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="35">
-[...5 lines deleted...]
-      <c r="B35" s="3" t="inlineStr">
+    <row outlineLevel="0" r="40">
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B40" s="3" t="inlineStr">
         <is>
           <t>950429</t>
         </is>
       </c>
-      <c r="C35" s="3" t="inlineStr">
+      <c r="C40" s="3" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="D35" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E35" s="3" t="inlineStr">
+      <c r="D40" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E40" s="3" t="inlineStr">
         <is>
           <t>21260.203109/2023-19</t>
         </is>
       </c>
-      <c r="H35" s="3" t="inlineStr">
+      <c r="H40" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO TRANSFEREGOV.BR Nº 064688/2023 QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DAS MULHERES E A PREFEITURA DO MUNICÍPIO DE ANANINDEUA, ESTADO DO PARÁ, COM A FINALIDADE DE REPASSE DE RECURSO PELA UNIÃO A ESTADOS, MUNICÍPIOS E DISTRITO</t>
         </is>
       </c>
-      <c r="L35" s="3" t="inlineStr">
+      <c r="L40" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 12 meses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="3" t="inlineStr">
+      <c r="M40" s="3" t="inlineStr">
         <is>
           <t>07/08/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="36">
-[...5 lines deleted...]
-      <c r="B36" s="3" t="inlineStr">
+    <row outlineLevel="0" r="41">
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B41" s="3" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
-      <c r="C36" s="3" t="inlineStr">
+      <c r="C41" s="3" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="D36" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E36" s="3" t="inlineStr">
+      <c r="D41" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E41" s="3" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
-      <c r="F36" s="3" t="inlineStr">
+      <c r="F41" s="3" t="inlineStr">
         <is>
           <t>07/06/2018</t>
         </is>
       </c>
-      <c r="H36" s="3" t="inlineStr">
+      <c r="H41" s="3" t="inlineStr">
         <is>
           <t>RECAPEAMENTO ASFÁLTICO EM VIAS DO MUNICÍPIO DE ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L36" s="3" t="inlineStr">
+      <c r="L41" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas&lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 08/06/2018 a 08/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="3" t="inlineStr">
+      <c r="M41" s="3" t="inlineStr">
         <is>
           <t>07/06/2018</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="37">
-[...5 lines deleted...]
-      <c r="B37" s="3" t="inlineStr">
+    <row outlineLevel="0" r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B42" s="3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="C37" s="3" t="inlineStr">
+      <c r="C42" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D37" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E37" s="3" t="inlineStr">
+      <c r="D42" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E42" s="3" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
-      <c r="F37" s="3" t="inlineStr">
+      <c r="F42" s="3" t="inlineStr">
         <is>
           <t>07/04/2016</t>
         </is>
       </c>
-      <c r="H37" s="3" t="inlineStr">
+      <c r="H42" s="3" t="inlineStr">
         <is>
           <t>DRENAGEM SUPERFICIAL/PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA - PROJETO GUAJARÁ II E NOVA ESPERANÇA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L37" s="3" t="inlineStr">
+      <c r="L42" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 14/04/2016 a 14/04/2017&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="3" t="inlineStr">
+      <c r="M42" s="3" t="inlineStr">
         <is>
           <t>07/04/2016</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="38">
-[...5 lines deleted...]
-      <c r="B38" s="3" t="inlineStr">
+    <row outlineLevel="0" r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B43" s="3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="C38" s="3" t="inlineStr">
+      <c r="C43" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D38" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E38" s="3" t="inlineStr">
+      <c r="D43" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E43" s="3" t="inlineStr">
         <is>
           <t>---</t>
         </is>
       </c>
-      <c r="F38" s="3" t="inlineStr">
+      <c r="F43" s="3" t="inlineStr">
         <is>
           <t>07/04/2016</t>
         </is>
       </c>
-      <c r="H38" s="3" t="inlineStr">
+      <c r="H43" s="3" t="inlineStr">
         <is>
           <t>DRENAGEM DE ÁGUA PLUVIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO NOVA ESPERANÇA I - LADO NORTE, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L38" s="3" t="inlineStr">
+      <c r="L43" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 14/04/2016 a 14/04/2017&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="3" t="inlineStr">
+      <c r="M43" s="3" t="inlineStr">
         <is>
           <t>07/04/2016</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="39">
-[...5 lines deleted...]
-      <c r="B39" s="3" t="inlineStr">
+    <row outlineLevel="0" r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B44" s="3" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="C39" s="3" t="inlineStr">
+      <c r="C44" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D39" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E39" s="3" t="inlineStr">
+      <c r="D44" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
         <is>
           <t>2020/549014</t>
         </is>
       </c>
-      <c r="G39" s="3" t="inlineStr">
+      <c r="G44" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO 16/2020</t>
         </is>
       </c>
-      <c r="H39" s="3" t="inlineStr">
+      <c r="H44" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS QUE CELEBRAM, ENTRE SI, O ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA PARA "SERVIÇOS DE DRENAGEM DE ÁGUAS PLUVIAIS E PAVIMENTAÇÃO AFÁLTICA NA PASSAGEM SÃO MIG</t>
         </is>
       </c>
-      <c r="L39" s="3" t="inlineStr">
+      <c r="L44" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até 14/02/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="3" t="inlineStr">
+      <c r="M44" s="3" t="inlineStr">
         <is>
           <t>07/02/2025</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="40">
-[...139 lines deleted...]
-      <c r="B43" s="3" t="inlineStr">
+    <row outlineLevel="0" r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B45" s="3" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
-      <c r="C43" s="3" t="inlineStr">
+      <c r="C45" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D43" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E43" s="3" t="inlineStr">
+      <c r="D45" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E45" s="3" t="inlineStr">
         <is>
           <t>2016/137339</t>
         </is>
       </c>
-      <c r="F43" s="3" t="inlineStr">
+      <c r="F45" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
-      <c r="H43" s="3" t="inlineStr">
+      <c r="H45" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA _x000d_
 MUNICIPAL DE ANANINDEUA, PARA CONSTRUÇÃO DA FEIRA COBERTA DO _x000d_
 CURU</t>
         </is>
       </c>
-      <c r="L43" s="3" t="inlineStr">
+      <c r="L45" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 19/09/2019 a 18/01/2020.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="3" t="inlineStr">
+      <c r="M45" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="44">
-[...5 lines deleted...]
-      <c r="B44" s="3" t="inlineStr">
+    <row outlineLevel="0" r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B46" s="3" t="inlineStr">
         <is>
           <t>07</t>
         </is>
       </c>
-      <c r="C44" s="3" t="inlineStr">
+      <c r="C46" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D44" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E44" s="3" t="inlineStr">
+      <c r="D46" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
         <is>
           <t>2015/453372</t>
         </is>
       </c>
-      <c r="F44" s="3" t="inlineStr">
+      <c r="F46" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
-      <c r="H44" s="3" t="inlineStr">
+      <c r="H46" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO BARAÚNA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L44" s="3" t="inlineStr">
+      <c r="L46" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual- Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 04/12/2019 a 04/08/2020.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="3" t="inlineStr">
+      <c r="M46" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="45">
-[...5 lines deleted...]
-      <c r="B45" s="3" t="inlineStr">
+    <row outlineLevel="0" r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B47" s="3" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
-      <c r="C45" s="3" t="inlineStr">
+      <c r="C47" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D45" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E45" s="3" t="inlineStr">
+      <c r="D47" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E47" s="3" t="inlineStr">
         <is>
           <t>2016/185732</t>
         </is>
       </c>
-      <c r="F45" s="3" t="inlineStr">
+      <c r="F47" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
-      <c r="H45" s="3" t="inlineStr">
+      <c r="H47" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA DO PROJETO RUA NATAL - ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L45" s="3" t="inlineStr">
+      <c r="L47" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual- Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 13/12/2019 a 10/06/2020. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="3" t="inlineStr">
+      <c r="M47" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="46">
-[...5 lines deleted...]
-      <c r="B46" s="3" t="inlineStr">
+    <row outlineLevel="0" r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B48" s="3" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
-      <c r="C46" s="3" t="inlineStr">
+      <c r="C48" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D46" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E46" s="3" t="inlineStr">
+      <c r="D48" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E48" s="3" t="inlineStr">
         <is>
           <t>2016/189516</t>
         </is>
       </c>
-      <c r="F46" s="3" t="inlineStr">
+      <c r="F48" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
-      <c r="H46" s="3" t="inlineStr">
+      <c r="H48" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA, PROJETO RIO BRANCO I E II NO MUNICÍPIO DE ANANINDEUA NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L46" s="3" t="inlineStr">
+      <c r="L48" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término de Vigência Contratual: 15/11/2019 a 13/05/2019.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="3" t="inlineStr">
+      <c r="M48" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="47">
-[...5 lines deleted...]
-      <c r="B47" s="3" t="inlineStr">
+    <row outlineLevel="0" r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B49" s="3" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
-      <c r="C47" s="3" t="inlineStr">
+      <c r="C49" s="3" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="D47" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E47" s="3" t="inlineStr">
+      <c r="D49" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
         <is>
           <t>2018/84605</t>
         </is>
       </c>
-      <c r="F47" s="3" t="inlineStr">
+      <c r="F49" s="3" t="inlineStr">
         <is>
           <t>04/07/2018</t>
         </is>
       </c>
-      <c r="H47" s="3" t="inlineStr">
+      <c r="H49" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO DE VIAS DO BAIRRO GUANABARÁ E ÁGUAS LIDAS, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO, QUE ENTRE SI CELEBRAM, O ESTADO DO PARÁ, ATRAVÉS DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
         </is>
       </c>
-      <c r="L47" s="3" t="inlineStr">
+      <c r="L49" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas&lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 04/07/2021&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="3" t="inlineStr">
+      <c r="M49" s="3" t="inlineStr">
         <is>
           <t>04/07/2018</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="48">
-[...5 lines deleted...]
-      <c r="B48" s="3" t="inlineStr">
+    <row outlineLevel="0" r="50">
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B50" s="3" t="inlineStr">
         <is>
           <t>002</t>
         </is>
       </c>
-      <c r="C48" s="3" t="inlineStr">
+      <c r="C50" s="3" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="D48" s="3" t="inlineStr">
+      <c r="D50" s="3" t="inlineStr">
         <is>
           <t>SEDEC</t>
         </is>
       </c>
-      <c r="E48" s="3" t="inlineStr">
+      <c r="E50" s="3" t="inlineStr">
         <is>
           <t>---</t>
         </is>
       </c>
-      <c r="F48" s="3" t="inlineStr">
+      <c r="F50" s="3" t="inlineStr">
         <is>
           <t>30/04/2021</t>
         </is>
       </c>
-      <c r="H48" s="3" t="inlineStr">
+      <c r="H50" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA N° 002/2021 QUE ENTRE SI CELEBRAM O BANCO DO ESTADO DO PARÁ S/A - BANPARÁ E O MUNICÍPIO DE ANANINDEUA, POR MEIO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO DE ANANINDEUA - SEDEC, COM VISTAS À OPERACIONALIZAÇÃO DO FU</t>
         </is>
       </c>
-      <c r="L48" s="3" t="inlineStr">
+      <c r="L50" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Envolvem recursos financeiros. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 31/12/2024&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="3" t="inlineStr">
+      <c r="M50" s="3" t="inlineStr">
         <is>
           <t>04/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="49">
-[...5 lines deleted...]
-      <c r="B49" s="3" t="inlineStr">
+    <row outlineLevel="0" r="51">
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B51" s="3" t="inlineStr">
         <is>
           <t>003</t>
         </is>
       </c>
-      <c r="C49" s="3" t="inlineStr">
+      <c r="C51" s="3" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="D49" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E49" s="3" t="inlineStr">
+      <c r="D51" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E51" s="3" t="inlineStr">
         <is>
           <t>2021/40714</t>
         </is>
       </c>
-      <c r="F49" s="3" t="inlineStr">
+      <c r="F51" s="3" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
-      <c r="H49" s="3" t="inlineStr">
+      <c r="H51" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA N°003/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DO PROGRAMA DE LIM</t>
         </is>
       </c>
-      <c r="L49" s="3" t="inlineStr">
+      <c r="L51" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 10 meses &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="3" t="inlineStr">
+      <c r="M51" s="3" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="50">
-[...5 lines deleted...]
-      <c r="B50" s="3" t="inlineStr">
+    <row outlineLevel="0" r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B52" s="3" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
-      <c r="C50" s="3" t="inlineStr">
+      <c r="C52" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D50" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E50" s="3" t="inlineStr">
+      <c r="D52" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E52" s="3" t="inlineStr">
         <is>
           <t>2016/189460</t>
         </is>
       </c>
-      <c r="F50" s="3" t="inlineStr">
+      <c r="F52" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H50" s="3" t="inlineStr">
+      <c r="H52" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO RUA JOÃO ANDRADE NO MUNICÍPIO DE ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L50" s="3" t="inlineStr">
+      <c r="L52" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 06/12/2019 a 03/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="3" t="inlineStr">
+      <c r="M52" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="51">
-[...5 lines deleted...]
-      <c r="B51" s="3" t="inlineStr">
+    <row outlineLevel="0" r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B53" s="3" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
-      <c r="C51" s="3" t="inlineStr">
+      <c r="C53" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D51" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E51" s="3" t="inlineStr">
+      <c r="D53" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E53" s="3" t="inlineStr">
         <is>
           <t>2016/189487</t>
         </is>
       </c>
-      <c r="F51" s="3" t="inlineStr">
+      <c r="F53" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H51" s="3" t="inlineStr">
+      <c r="H53" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO RUA DOS IPÊS NO MUNICÍPIO DE ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L51" s="3" t="inlineStr">
+      <c r="L53" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 09/12/2019 a 06/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="3" t="inlineStr">
+      <c r="M53" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="52">
-[...5 lines deleted...]
-      <c r="B52" s="3" t="inlineStr">
+    <row outlineLevel="0" r="54">
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B54" s="3" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="C52" s="3" t="inlineStr">
+      <c r="C54" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D52" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E52" s="3" t="inlineStr">
+      <c r="D54" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E54" s="3" t="inlineStr">
         <is>
           <t>2016/127579</t>
         </is>
       </c>
-      <c r="F52" s="3" t="inlineStr">
+      <c r="F54" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H52" s="3" t="inlineStr">
+      <c r="H54" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO RUA 02 DE JANEIRO - ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L52" s="3" t="inlineStr">
+      <c r="L54" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 08/12/2019 a 05/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="3" t="inlineStr">
+      <c r="M54" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="53">
-[...5 lines deleted...]
-      <c r="B53" s="3" t="inlineStr">
+    <row outlineLevel="0" r="55">
+      <c r="A55" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B55" s="3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="C53" s="3" t="inlineStr">
+      <c r="C55" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D53" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E53" s="3" t="inlineStr">
+      <c r="D55" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E55" s="3" t="inlineStr">
         <is>
           <t>2015/531318</t>
         </is>
       </c>
-      <c r="F53" s="3" t="inlineStr">
+      <c r="F55" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H53" s="3" t="inlineStr">
+      <c r="H55" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM DE ÁGUA PLUVIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO NOVA ESPERANÇA I - LADO NORTE</t>
         </is>
       </c>
-      <c r="L53" s="3" t="inlineStr">
+      <c r="L55" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 11/12/2019 a 11/12/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="3" t="inlineStr">
+      <c r="M55" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="54">
-[...5 lines deleted...]
-      <c r="B54" s="3" t="inlineStr">
+    <row outlineLevel="0" r="56">
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B56" s="3" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="C54" s="3" t="inlineStr">
+      <c r="C56" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D54" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E54" s="3" t="inlineStr">
+      <c r="D56" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E56" s="3" t="inlineStr">
         <is>
           <t>2015/421470</t>
         </is>
       </c>
-      <c r="F54" s="3" t="inlineStr">
+      <c r="F56" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H54" s="3" t="inlineStr">
+      <c r="H56" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPEERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO GUERREIROS DE JEOVÁ, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L54" s="3" t="inlineStr">
+      <c r="L56" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 06/08/2019 a 02/02/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="3" t="inlineStr">
+      <c r="M56" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="55">
-[...5 lines deleted...]
-      <c r="B55" s="3" t="inlineStr">
+    <row outlineLevel="0" r="57">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B57" s="3" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
-      <c r="C55" s="3" t="inlineStr">
+      <c r="C57" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D55" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E55" s="3" t="inlineStr">
+      <c r="D57" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E57" s="3" t="inlineStr">
         <is>
           <t>2016/137333</t>
         </is>
       </c>
-      <c r="F55" s="3" t="inlineStr">
+      <c r="F57" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H55" s="3" t="inlineStr">
+      <c r="H57" s="3" t="inlineStr">
         <is>
           <t>CONSTRUÇÃO DA FEIRA DO PAAR - PESCADOS, EM ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L55" s="3" t="inlineStr">
+      <c r="L57" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 16/12/2019 a 13/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="3" t="inlineStr">
+      <c r="M57" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="56">
-[...5 lines deleted...]
-      <c r="B56" s="3" t="inlineStr">
+    <row outlineLevel="0" r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B58" s="3" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="C56" s="3" t="inlineStr">
+      <c r="C58" s="3" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="D56" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E56" s="3" t="inlineStr">
+      <c r="D58" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E58" s="3" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
-      <c r="F56" s="3" t="inlineStr">
+      <c r="F58" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H56" s="3" t="inlineStr">
+      <c r="H58" s="3" t="inlineStr">
         <is>
           <t>PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO DE VIAS COMPREENDIDAS NOS BAIRROS DO MUNICÍPIO DE ANANINDEUA-PA</t>
         </is>
       </c>
-      <c r="L56" s="3" t="inlineStr">
+      <c r="L58" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Término da Vigência Contratual: 02/12/2019 a 02/12/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="3" t="inlineStr">
+      <c r="M58" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="57">
-[...5 lines deleted...]
-      <c r="B57" s="3" t="inlineStr">
+    <row outlineLevel="0" r="59">
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B59" s="3" t="inlineStr">
         <is>
           <t>907367</t>
         </is>
       </c>
-      <c r="C57" s="3" t="inlineStr">
+      <c r="C59" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D57" s="3" t="inlineStr">
+      <c r="D59" s="3" t="inlineStr">
         <is>
           <t>SESDS</t>
         </is>
       </c>
-      <c r="E57" s="3" t="inlineStr">
+      <c r="E59" s="3" t="inlineStr">
         <is>
           <t>080200066892202010</t>
         </is>
       </c>
-      <c r="F57" s="3" t="inlineStr">
+      <c r="F59" s="3" t="inlineStr">
         <is>
           <t>04/01/2021</t>
         </is>
       </c>
-      <c r="G57" s="3" t="inlineStr">
+      <c r="G59" s="3" t="inlineStr">
         <is>
           <t>Convênio 907367/2020</t>
         </is>
       </c>
-      <c r="H57" s="3" t="inlineStr">
+      <c r="H59" s="3" t="inlineStr">
         <is>
           <t>FORTALECER A GUARDA MUNICIPAL DO MUNICÍPIO DE ANANINDEUA-PA POR MEIO DA AQUISIÇÃO DE VIATURAS, MATERIAL PARA ESCRITÓRIO E ARMAMENTO.</t>
         </is>
       </c>
-      <c r="L57" s="3" t="inlineStr">
+      <c r="L59" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 28/12/2022&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="3" t="inlineStr">
+      <c r="M59" s="3" t="inlineStr">
         <is>
           <t>04/01/2021</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="58">
-[...5 lines deleted...]
-      <c r="B58" s="3" t="inlineStr">
+    <row outlineLevel="0" r="60">
+      <c r="A60" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B60" s="3" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
-      <c r="C58" s="3" t="inlineStr">
+      <c r="C60" s="3" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="D58" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E58" s="3" t="inlineStr">
+      <c r="D60" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E60" s="3" t="inlineStr">
         <is>
           <t>2018/226738</t>
         </is>
       </c>
-      <c r="F58" s="3" t="inlineStr">
+      <c r="F60" s="3" t="inlineStr">
         <is>
           <t>03/07/2020</t>
         </is>
       </c>
-      <c r="H58" s="3" t="inlineStr">
+      <c r="H60" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃ DE OBRAS "RECAPEAMENTO ASFÁLTICO EM VIAS", QUE CELEBRAM ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
         </is>
       </c>
-      <c r="L58" s="3" t="inlineStr">
+      <c r="L60" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas.&lt;/p&gt;_x000d_
 &lt;p&gt;Término de Vigência Contratual: 04/07/2021&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="3" t="inlineStr">
+      <c r="M60" s="3" t="inlineStr">
         <is>
           <t>03/07/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="59">
-[...5 lines deleted...]
-      <c r="B59" s="3" t="inlineStr">
+    <row outlineLevel="0" r="61">
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B61" s="3" t="inlineStr">
         <is>
           <t>944256</t>
         </is>
       </c>
-      <c r="C59" s="3" t="inlineStr">
+      <c r="C61" s="3" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="D59" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E59" s="3" t="inlineStr">
+      <c r="D61" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
         <is>
           <t>944256/2023</t>
         </is>
       </c>
-      <c r="H59" s="3" t="inlineStr">
+      <c r="H61" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO TRANSFEREGOV.BR Nº 944256/2023 QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL E O MUNICÍPIO DE ANANINDEUA/PA COM A FINALIDADE DE AQUISAÇÃO DE BENS.</t>
         </is>
       </c>
-      <c r="L59" s="3" t="inlineStr">
+      <c r="L61" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 730 dias (2025)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="3" t="inlineStr">
+      <c r="M61" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="60">
-[...5 lines deleted...]
-      <c r="B60" s="3" t="inlineStr">
+    <row outlineLevel="0" r="62">
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B62" s="3" t="inlineStr">
         <is>
           <t>903655</t>
         </is>
       </c>
-      <c r="C60" s="3" t="inlineStr">
+      <c r="C62" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D60" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E60" s="3" t="inlineStr">
+      <c r="D62" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E62" s="3" t="inlineStr">
         <is>
           <t>903655/2020/CAIXA/CAIXA</t>
         </is>
       </c>
-      <c r="H60" s="3" t="inlineStr">
+      <c r="H62" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO CAIXA ECONÔMICA FEDERAL, REPRESENTADO(A) PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AS POLÍTICAS PARA MULHERES: PROMOÇÃO</t>
         </is>
       </c>
-      <c r="L60" s="3" t="inlineStr">
+      <c r="L62" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 30/12/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="3" t="inlineStr">
+      <c r="M62" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="61">
-[...5 lines deleted...]
-      <c r="B61" s="3" t="inlineStr">
+    <row outlineLevel="0" r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B63" s="3" t="inlineStr">
         <is>
           <t>895181</t>
         </is>
       </c>
-      <c r="C61" s="3" t="inlineStr">
+      <c r="C63" s="3" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="D61" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E61" s="3" t="inlineStr">
+      <c r="D63" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E63" s="3" t="inlineStr">
         <is>
           <t>895181/2019/MDR/CAIXA</t>
         </is>
       </c>
-      <c r="H61" s="3" t="inlineStr">
+      <c r="H63" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL, E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PLANEJAMENTO URBANO.</t>
         </is>
       </c>
-      <c r="L61" s="3" t="inlineStr">
+      <c r="L63" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 30/12/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="3" t="inlineStr">
+      <c r="M63" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="62">
-[...5 lines deleted...]
-      <c r="B62" s="3" t="inlineStr">
+    <row outlineLevel="0" r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B64" s="3" t="inlineStr">
         <is>
           <t>884709</t>
         </is>
       </c>
-      <c r="C62" s="3" t="inlineStr">
+      <c r="C64" s="3" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="D62" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E62" s="3" t="inlineStr">
+      <c r="D64" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E64" s="3" t="inlineStr">
         <is>
           <t>884709/2019/MDR/CAIXA</t>
         </is>
       </c>
-      <c r="H62" s="3" t="inlineStr">
+      <c r="H64" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL, E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PRODES.</t>
         </is>
       </c>
-      <c r="L62" s="3" t="inlineStr">
+      <c r="L64" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 31/03/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="3" t="inlineStr">
+      <c r="M64" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="63">
-[...5 lines deleted...]
-      <c r="B63" s="3" t="inlineStr">
+    <row outlineLevel="0" r="65">
+      <c r="A65" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B65" s="3" t="inlineStr">
         <is>
           <t>830176</t>
         </is>
       </c>
-      <c r="C63" s="3" t="inlineStr">
+      <c r="C65" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D63" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E63" s="3" t="inlineStr">
+      <c r="D65" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E65" s="3" t="inlineStr">
         <is>
           <t>2653.1031202-16/2016</t>
         </is>
       </c>
-      <c r="H63" s="3" t="inlineStr">
+      <c r="H65" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PLANEJAMENTO URBANO.</t>
         </is>
       </c>
-      <c r="L63" s="3" t="inlineStr">
+      <c r="L65" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas&lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 30/03/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="3" t="inlineStr">
-[...84 lines deleted...]
-      </c>
       <c r="M65" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B66" s="3" t="inlineStr">
         <is>
-          <t>760889</t>
+          <t>81</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E66" s="3" t="inlineStr">
         <is>
-          <t>2653.368.785-45/2011</t>
+          <t>265.769-81</t>
         </is>
       </c>
       <c r="H66" s="3" t="inlineStr">
         <is>
-          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE IMPLANTAÇÃO E MODERNIZAÇÃO DE INFRAESTRUTURA PARA ESPORTE E RECREATI</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DO PROGRAMA ESPORTE E LAZER NA CIDADE.</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/10/2026&lt;/p&gt;</t>
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/04/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M66" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>07</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
-          <t>265.769-81</t>
+          <t>2653.257.073-07/2008</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
-          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DO PROGRAMA ESPORTE E LAZER NA CIDADE.</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES, REPRESENTADA PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PROGRAMA DE GESTÃO DA POLÍTICA DE D</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 25/09/2024&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="3" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="68">
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B68" s="3" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="C68" s="3" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
+      <c r="D68" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E68" s="3" t="inlineStr">
+        <is>
+          <t>231.068-83</t>
+        </is>
+      </c>
+      <c r="H68" s="3" t="inlineStr">
+        <is>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DO PROGRAMA ESPORTE E LAZER NA CIDADE</t>
+        </is>
+      </c>
+      <c r="L68" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 30/04/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="3" t="inlineStr">
-[...41 lines deleted...]
-      </c>
       <c r="M68" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B69" s="3" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>60</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
-          <t>231.068-83</t>
+          <t>2653.198.521-60/2006</t>
         </is>
       </c>
       <c r="H69" s="3" t="inlineStr">
         <is>
-          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DO PROGRAMA ESPORTE E LAZER NA CIDADE</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES REPRESENTADA PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS A URBANIZAÇÃO, REGULARIZAÇÃO E INTEGRAÇ</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/04/2025&lt;/p&gt;</t>
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/12/2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M69" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>05</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E70" s="3" t="inlineStr">
         <is>
-          <t>2653.198.521-60/2006</t>
+          <t>2020/1093176</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
-          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES REPRESENTADA PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS A URBANIZAÇÃO, REGULARIZAÇÃO E INTEGRAÇ</t>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA Nº 05/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DOS SERVIÇOS DE DR</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Prazo do Convênio Prorrogado até dia 30/12/2024&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até dia 23/04/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M70" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B71" s="3" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>06</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
-          <t>2021/1321502</t>
-[...4 lines deleted...]
-          <t>CONVÊNIO 174/2022</t>
+          <t>2021/110922</t>
         </is>
       </c>
       <c r="H71" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEOP E O MUNICÍPIO DE _x000d_
-ANANINDEUA, ATRAVÉS DA PREFEITURA MUNICIPAL, PARA A “EXECUÇÃO DOS</t>
+          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA Nº 06/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DO SERVIÇO DE DREN</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Prazo do Convênio prorrogado até 29/06/2026&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida.&lt;/p&gt;_x000d_
+&lt;p&gt;Prazo do Convênio Prorrogado até 10/04/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M71" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B72" s="3" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>006</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E72" s="3" t="inlineStr">
         <is>
-          <t>2020/1093176</t>
+          <t>247.740/2019</t>
         </is>
       </c>
       <c r="H72" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA Nº 05/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DOS SERVIÇOS DE DR</t>
+          <t>CONVÊNIO QUE ENTRE SI CELEBRAM O ESTADO DO PARÁ, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE PLANEJAMENTO E ADMINISTRAÇÃO E O MUNICÍPIO DE ANANINDEUA.</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Prazo do Convênio Prorrogado até dia 23/04/2025&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de complementação de recursos (II. c)&lt;/p&gt;_x000d_
+&lt;p&gt;Prazo de Convênio Prorrogado até 19/02/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M72" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>909618</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
-          <t>2021/110922</t>
+          <t>909618/2020/MDR/CAIXA</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA Nº 06/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DO SERVIÇO DE DREN</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL, REPRESENTADO PELA CAIA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO DESENVOLVIMENTO REGIONA</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
-        <is>
-[...84 lines deleted...]
-      <c r="L75" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual:  29/06/2025&lt;/p&gt;_x000d_
 &lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="M73" s="3" t="inlineStr">
+        <is>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="74">
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B74" s="3" t="inlineStr">
+        <is>
+          <t>001</t>
+        </is>
+      </c>
+      <c r="C74" s="3" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D74" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E74" s="3" t="inlineStr">
+        <is>
+          <t>216.660/2019</t>
+        </is>
+      </c>
+      <c r="F74" s="3" t="inlineStr">
+        <is>
+          <t>02/10/2019</t>
+        </is>
+      </c>
+      <c r="H74" s="3" t="inlineStr">
+        <is>
+          <t>CONCLUSÃO E AMPLIAÇÃO DO MERCADO DO DISTRITO INDUSTRIAL EM ANANINDEUA/PA</t>
+        </is>
+      </c>
+      <c r="L74" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual:  31/01/2021&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="3" t="inlineStr">
+        <is>
+          <t>02/10/2019</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="75">
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B75" s="3" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="C75" s="3" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="D75" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E75" s="3" t="inlineStr">
+        <is>
+          <t>2015/528271</t>
+        </is>
+      </c>
+      <c r="F75" s="3" t="inlineStr">
+        <is>
+          <t>02/06/2021</t>
+        </is>
+      </c>
+      <c r="H75" s="3" t="inlineStr">
+        <is>
+          <t>DRENAGEM SUPERFICIAL/PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA PROJETO GUAJARÁ II E NOVA ESPERANÇA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
+        </is>
+      </c>
+      <c r="L75" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 02/06/2022&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="M75" s="3" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>02/06/2021</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B76" s="3" t="inlineStr">
         <is>
-          <t>001</t>
+          <t>939963</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
-          <t>216.660/2019</t>
-[...4 lines deleted...]
-          <t>02/10/2019</t>
+          <t>939963/2022</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
-          <t>CONCLUSÃO E AMPLIAÇÃO DO MERCADO DO DISTRITO INDUSTRIAL EM ANANINDEUA/PA</t>
+          <t>CONVÊNIO PLATAFORMA+BRASIL Nº 939963/2022, QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL E O MUNICÍPIO DE ANANINDEUA, NO ESTADO DO PARÁ.</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual:  31/01/2021&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 18 meses&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M76" s="3" t="inlineStr">
         <is>
-          <t>02/10/2019</t>
+          <t>02/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B77" s="3" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>925631</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E77" s="3" t="inlineStr">
         <is>
-          <t>2015/528271</t>
-[...4 lines deleted...]
-          <t>02/06/2021</t>
+          <t>29976/2021</t>
         </is>
       </c>
       <c r="H77" s="3" t="inlineStr">
         <is>
-          <t>DRENAGEM SUPERFICIAL/PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA PROJETO GUAJARÁ II E NOVA ESPERANÇA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
+          <t>CONVÊNIO PLATAFORMA+BRASIL Nº 925631/2021, QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL E O MUNICÍPIO DE ANANINDEUA NO ESTADO DO PARÁ.</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 02/06/2022&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 18 meses&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M77" s="3" t="inlineStr">
         <is>
-          <t>02/06/2021</t>
+          <t>02/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B78" s="3" t="inlineStr">
         <is>
-          <t>939963</t>
+          <t>893196</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
-          <t>PREFEITURA</t>
+          <t>SESDS</t>
         </is>
       </c>
       <c r="E78" s="3" t="inlineStr">
         <is>
-          <t>939963/2022</t>
+          <t>08020007836201927</t>
+        </is>
+      </c>
+      <c r="F78" s="3" t="inlineStr">
+        <is>
+          <t>02/01/2021</t>
         </is>
       </c>
       <c r="H78" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO PLATAFORMA+BRASIL Nº 939963/2022, QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL E O MUNICÍPIO DE ANANINDEUA, NO ESTADO DO PARÁ.</t>
+          <t>FORTALECER A GUARDA MUNICIPAL DO MUNICÍPIO DE ANANINDEUA-PA POR MEIO DE AQUISIÇÃO DE VIATURAS, COLETES BALÍSTICOS, ARMAMENTO E MUNIÇÃO.</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 18 meses&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual:  01/04/2022&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M78" s="3" t="inlineStr">
         <is>
-          <t>02/05/2024</t>
+          <t>02/01/2021</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B79" s="3" t="inlineStr">
         <is>
-          <t>925631</t>
+          <t>954946</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E79" s="3" t="inlineStr">
         <is>
-          <t>29976/2021</t>
+          <t>954946/2023/MCIDADES/CAIXA</t>
         </is>
       </c>
       <c r="H79" s="3" t="inlineStr">
         <is>
-          <t>CONVÊNIO PLATAFORMA+BRASIL Nº 925631/2021, QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL E O MUNICÍPIO DE ANANINDEUA NO ESTADO DO PARÁ.</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS A MOBILIDADE URBANA.</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual: 18 meses&lt;/p&gt;</t>
+&lt;p&gt;Término da Vigência Contratual: 30/04/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M79" s="3" t="inlineStr">
         <is>
-          <t>02/05/2024</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B80" s="3" t="inlineStr">
         <is>
-          <t>893196</t>
+          <t>953772</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
-          <t>SESDS</t>
+          <t>PREFEITURA</t>
         </is>
       </c>
       <c r="E80" s="3" t="inlineStr">
         <is>
-          <t>08020007836201927</t>
-[...4 lines deleted...]
-          <t>02/01/2021</t>
+          <t>953772/2023/MCIDADES/CAIXA</t>
         </is>
       </c>
       <c r="H80" s="3" t="inlineStr">
         <is>
-          <t>FORTALECER A GUARDA MUNICIPAL DO MUNICÍPIO DE ANANINDEUA-PA POR MEIO DE AQUISIÇÃO DE VIATURAS, COLETES BALÍSTICOS, ARMAMENTO E MUNIÇÃO.</t>
+          <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR  INTERMÉDIO DO MINISTÉRIO DAS CIDADES, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO SANEAMENTO BÁSICO.</t>
         </is>
       </c>
       <c r="L80" s="3" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
-&lt;p&gt;Término da Vigência Contratual:  01/04/2022&lt;/p&gt;</t>
+          <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
+&lt;p&gt;Término da Vigência Contratual: 30/04/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M80" s="3" t="inlineStr">
         <is>
-          <t>02/01/2021</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Access</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">