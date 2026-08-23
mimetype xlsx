--- v1 (2026-06-19)
+++ v2 (2026-08-23)
@@ -2330,1559 +2330,1559 @@
       <c r="H39" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA A EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio prorrogado para 11/12/2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M39" s="3" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
+          <t>006</t>
+        </is>
+      </c>
+      <c r="C40" s="3" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="D40" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E40" s="3" t="inlineStr">
+        <is>
+          <t>247.740/2019</t>
+        </is>
+      </c>
+      <c r="H40" s="3" t="inlineStr">
+        <is>
+          <t>CONVÊNIO QUE ENTRE SI CELEBRAM O ESTADO DO PARÁ, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE PLANEJAMENTO E ADMINISTRAÇÃO E O MUNICÍPIO DE ANANINDEUA.</t>
+        </is>
+      </c>
+      <c r="L40" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de complementação de recursos (II. c)&lt;/p&gt;_x000d_
+&lt;p&gt;Prazo de Convênio Prorrogado até 25/07/2027&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="3" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="41">
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B41" s="3" t="inlineStr">
+        <is>
           <t>950429</t>
         </is>
       </c>
-      <c r="C40" s="3" t="inlineStr">
+      <c r="C41" s="3" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="D40" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E40" s="3" t="inlineStr">
+      <c r="D41" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E41" s="3" t="inlineStr">
         <is>
           <t>21260.203109/2023-19</t>
         </is>
       </c>
-      <c r="H40" s="3" t="inlineStr">
+      <c r="H41" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO TRANSFEREGOV.BR Nº 064688/2023 QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DAS MULHERES E A PREFEITURA DO MUNICÍPIO DE ANANINDEUA, ESTADO DO PARÁ, COM A FINALIDADE DE REPASSE DE RECURSO PELA UNIÃO A ESTADOS, MUNICÍPIOS E DISTRITO</t>
         </is>
       </c>
-      <c r="L40" s="3" t="inlineStr">
+      <c r="L41" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 12 meses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="3" t="inlineStr">
+      <c r="M41" s="3" t="inlineStr">
         <is>
           <t>07/08/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="41">
-[...5 lines deleted...]
-      <c r="B41" s="3" t="inlineStr">
+    <row outlineLevel="0" r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B42" s="3" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
-      <c r="C41" s="3" t="inlineStr">
+      <c r="C42" s="3" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="D41" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E41" s="3" t="inlineStr">
+      <c r="D42" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E42" s="3" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
-      <c r="F41" s="3" t="inlineStr">
+      <c r="F42" s="3" t="inlineStr">
         <is>
           <t>07/06/2018</t>
         </is>
       </c>
-      <c r="H41" s="3" t="inlineStr">
+      <c r="H42" s="3" t="inlineStr">
         <is>
           <t>RECAPEAMENTO ASFÁLTICO EM VIAS DO MUNICÍPIO DE ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L41" s="3" t="inlineStr">
+      <c r="L42" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas&lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 08/06/2018 a 08/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="3" t="inlineStr">
+      <c r="M42" s="3" t="inlineStr">
         <is>
           <t>07/06/2018</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="42">
-[...5 lines deleted...]
-      <c r="B42" s="3" t="inlineStr">
+    <row outlineLevel="0" r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B43" s="3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="C42" s="3" t="inlineStr">
+      <c r="C43" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D42" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E42" s="3" t="inlineStr">
+      <c r="D43" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E43" s="3" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
-      <c r="F42" s="3" t="inlineStr">
+      <c r="F43" s="3" t="inlineStr">
         <is>
           <t>07/04/2016</t>
         </is>
       </c>
-      <c r="H42" s="3" t="inlineStr">
+      <c r="H43" s="3" t="inlineStr">
         <is>
           <t>DRENAGEM SUPERFICIAL/PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA - PROJETO GUAJARÁ II E NOVA ESPERANÇA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L42" s="3" t="inlineStr">
+      <c r="L43" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 14/04/2016 a 14/04/2017&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="3" t="inlineStr">
+      <c r="M43" s="3" t="inlineStr">
         <is>
           <t>07/04/2016</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="43">
-[...5 lines deleted...]
-      <c r="B43" s="3" t="inlineStr">
+    <row outlineLevel="0" r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B44" s="3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="C43" s="3" t="inlineStr">
+      <c r="C44" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D43" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E43" s="3" t="inlineStr">
+      <c r="D44" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
         <is>
           <t>---</t>
         </is>
       </c>
-      <c r="F43" s="3" t="inlineStr">
+      <c r="F44" s="3" t="inlineStr">
         <is>
           <t>07/04/2016</t>
         </is>
       </c>
-      <c r="H43" s="3" t="inlineStr">
+      <c r="H44" s="3" t="inlineStr">
         <is>
           <t>DRENAGEM DE ÁGUA PLUVIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO NOVA ESPERANÇA I - LADO NORTE, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L43" s="3" t="inlineStr">
+      <c r="L44" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 14/04/2016 a 14/04/2017&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="3" t="inlineStr">
+      <c r="M44" s="3" t="inlineStr">
         <is>
           <t>07/04/2016</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="44">
-[...5 lines deleted...]
-      <c r="B44" s="3" t="inlineStr">
+    <row outlineLevel="0" r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B45" s="3" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="C44" s="3" t="inlineStr">
+      <c r="C45" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D44" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E44" s="3" t="inlineStr">
+      <c r="D45" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E45" s="3" t="inlineStr">
         <is>
           <t>2020/549014</t>
         </is>
       </c>
-      <c r="G44" s="3" t="inlineStr">
+      <c r="G45" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO 16/2020</t>
         </is>
       </c>
-      <c r="H44" s="3" t="inlineStr">
+      <c r="H45" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS QUE CELEBRAM, ENTRE SI, O ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA PARA "SERVIÇOS DE DRENAGEM DE ÁGUAS PLUVIAIS E PAVIMENTAÇÃO AFÁLTICA NA PASSAGEM SÃO MIG</t>
         </is>
       </c>
-      <c r="L44" s="3" t="inlineStr">
+      <c r="L45" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até 14/02/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="3" t="inlineStr">
+      <c r="M45" s="3" t="inlineStr">
         <is>
           <t>07/02/2025</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="45">
-[...5 lines deleted...]
-      <c r="B45" s="3" t="inlineStr">
+    <row outlineLevel="0" r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B46" s="3" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
-      <c r="C45" s="3" t="inlineStr">
+      <c r="C46" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D45" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E45" s="3" t="inlineStr">
+      <c r="D46" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
         <is>
           <t>2016/137339</t>
         </is>
       </c>
-      <c r="F45" s="3" t="inlineStr">
+      <c r="F46" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
-      <c r="H45" s="3" t="inlineStr">
+      <c r="H46" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA _x000d_
 MUNICIPAL DE ANANINDEUA, PARA CONSTRUÇÃO DA FEIRA COBERTA DO _x000d_
 CURU</t>
         </is>
       </c>
-      <c r="L45" s="3" t="inlineStr">
+      <c r="L46" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 19/09/2019 a 18/01/2020.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="3" t="inlineStr">
+      <c r="M46" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="46">
-[...5 lines deleted...]
-      <c r="B46" s="3" t="inlineStr">
+    <row outlineLevel="0" r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B47" s="3" t="inlineStr">
         <is>
           <t>07</t>
         </is>
       </c>
-      <c r="C46" s="3" t="inlineStr">
+      <c r="C47" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D46" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E46" s="3" t="inlineStr">
+      <c r="D47" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E47" s="3" t="inlineStr">
         <is>
           <t>2015/453372</t>
         </is>
       </c>
-      <c r="F46" s="3" t="inlineStr">
+      <c r="F47" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
-      <c r="H46" s="3" t="inlineStr">
+      <c r="H47" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO BARAÚNA, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L46" s="3" t="inlineStr">
+      <c r="L47" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual- Transferências Recebidas. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 04/12/2019 a 04/08/2020.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="3" t="inlineStr">
+      <c r="M47" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="47">
-[...5 lines deleted...]
-      <c r="B47" s="3" t="inlineStr">
+    <row outlineLevel="0" r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B48" s="3" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
-      <c r="C47" s="3" t="inlineStr">
+      <c r="C48" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D47" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E47" s="3" t="inlineStr">
+      <c r="D48" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E48" s="3" t="inlineStr">
         <is>
           <t>2016/185732</t>
         </is>
       </c>
-      <c r="F47" s="3" t="inlineStr">
+      <c r="F48" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
-      <c r="H47" s="3" t="inlineStr">
+      <c r="H48" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA DO PROJETO RUA NATAL - ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L47" s="3" t="inlineStr">
+      <c r="L48" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual- Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 13/12/2019 a 10/06/2020. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="3" t="inlineStr">
+      <c r="M48" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="48">
-[...5 lines deleted...]
-      <c r="B48" s="3" t="inlineStr">
+    <row outlineLevel="0" r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B49" s="3" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
-      <c r="C48" s="3" t="inlineStr">
+      <c r="C49" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D48" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E48" s="3" t="inlineStr">
+      <c r="D49" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
         <is>
           <t>2016/189516</t>
         </is>
       </c>
-      <c r="F48" s="3" t="inlineStr">
+      <c r="F49" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
-      <c r="H48" s="3" t="inlineStr">
+      <c r="H49" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA, PROJETO RIO BRANCO I E II NO MUNICÍPIO DE ANANINDEUA NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L48" s="3" t="inlineStr">
+      <c r="L49" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término de Vigência Contratual: 15/11/2019 a 13/05/2019.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="3" t="inlineStr">
+      <c r="M49" s="3" t="inlineStr">
         <is>
           <t>05/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="49">
-[...5 lines deleted...]
-      <c r="B49" s="3" t="inlineStr">
+    <row outlineLevel="0" r="50">
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B50" s="3" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
-      <c r="C49" s="3" t="inlineStr">
+      <c r="C50" s="3" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="D49" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E49" s="3" t="inlineStr">
+      <c r="D50" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E50" s="3" t="inlineStr">
         <is>
           <t>2018/84605</t>
         </is>
       </c>
-      <c r="F49" s="3" t="inlineStr">
+      <c r="F50" s="3" t="inlineStr">
         <is>
           <t>04/07/2018</t>
         </is>
       </c>
-      <c r="H49" s="3" t="inlineStr">
+      <c r="H50" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO DE VIAS DO BAIRRO GUANABARÁ E ÁGUAS LIDAS, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO, QUE ENTRE SI CELEBRAM, O ESTADO DO PARÁ, ATRAVÉS DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
         </is>
       </c>
-      <c r="L49" s="3" t="inlineStr">
+      <c r="L50" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas&lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 04/07/2021&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="3" t="inlineStr">
+      <c r="M50" s="3" t="inlineStr">
         <is>
           <t>04/07/2018</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="50">
-[...5 lines deleted...]
-      <c r="B50" s="3" t="inlineStr">
+    <row outlineLevel="0" r="51">
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B51" s="3" t="inlineStr">
         <is>
           <t>002</t>
         </is>
       </c>
-      <c r="C50" s="3" t="inlineStr">
+      <c r="C51" s="3" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="D50" s="3" t="inlineStr">
+      <c r="D51" s="3" t="inlineStr">
         <is>
           <t>SEDEC</t>
         </is>
       </c>
-      <c r="E50" s="3" t="inlineStr">
+      <c r="E51" s="3" t="inlineStr">
         <is>
           <t>---</t>
         </is>
       </c>
-      <c r="F50" s="3" t="inlineStr">
+      <c r="F51" s="3" t="inlineStr">
         <is>
           <t>30/04/2021</t>
         </is>
       </c>
-      <c r="H50" s="3" t="inlineStr">
+      <c r="H51" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA N° 002/2021 QUE ENTRE SI CELEBRAM O BANCO DO ESTADO DO PARÁ S/A - BANPARÁ E O MUNICÍPIO DE ANANINDEUA, POR MEIO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO DE ANANINDEUA - SEDEC, COM VISTAS À OPERACIONALIZAÇÃO DO FU</t>
         </is>
       </c>
-      <c r="L50" s="3" t="inlineStr">
+      <c r="L51" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Envolvem recursos financeiros. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 31/12/2024&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="3" t="inlineStr">
+      <c r="M51" s="3" t="inlineStr">
         <is>
           <t>04/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="51">
-[...5 lines deleted...]
-      <c r="B51" s="3" t="inlineStr">
+    <row outlineLevel="0" r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B52" s="3" t="inlineStr">
         <is>
           <t>003</t>
         </is>
       </c>
-      <c r="C51" s="3" t="inlineStr">
+      <c r="C52" s="3" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="D51" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E51" s="3" t="inlineStr">
+      <c r="D52" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E52" s="3" t="inlineStr">
         <is>
           <t>2021/40714</t>
         </is>
       </c>
-      <c r="F51" s="3" t="inlineStr">
+      <c r="F52" s="3" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
-      <c r="H51" s="3" t="inlineStr">
+      <c r="H52" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA N°003/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DO PROGRAMA DE LIM</t>
         </is>
       </c>
-      <c r="L51" s="3" t="inlineStr">
+      <c r="L52" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 10 meses &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="3" t="inlineStr">
+      <c r="M52" s="3" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="52">
-[...5 lines deleted...]
-      <c r="B52" s="3" t="inlineStr">
+    <row outlineLevel="0" r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B53" s="3" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
-      <c r="C52" s="3" t="inlineStr">
+      <c r="C53" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D52" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E52" s="3" t="inlineStr">
+      <c r="D53" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E53" s="3" t="inlineStr">
         <is>
           <t>2016/189460</t>
         </is>
       </c>
-      <c r="F52" s="3" t="inlineStr">
+      <c r="F53" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H52" s="3" t="inlineStr">
+      <c r="H53" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO RUA JOÃO ANDRADE NO MUNICÍPIO DE ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L52" s="3" t="inlineStr">
+      <c r="L53" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 06/12/2019 a 03/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="3" t="inlineStr">
+      <c r="M53" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="53">
-[...5 lines deleted...]
-      <c r="B53" s="3" t="inlineStr">
+    <row outlineLevel="0" r="54">
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B54" s="3" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
-      <c r="C53" s="3" t="inlineStr">
+      <c r="C54" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D53" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E53" s="3" t="inlineStr">
+      <c r="D54" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E54" s="3" t="inlineStr">
         <is>
           <t>2016/189487</t>
         </is>
       </c>
-      <c r="F53" s="3" t="inlineStr">
+      <c r="F54" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H53" s="3" t="inlineStr">
+      <c r="H54" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPERFICIAL E PAVIMENTAÇÃO ASFÁLTICA - PROJETO RUA DOS IPÊS NO MUNICÍPIO DE ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L53" s="3" t="inlineStr">
+      <c r="L54" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 09/12/2019 a 06/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="3" t="inlineStr">
+      <c r="M54" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="54">
-[...5 lines deleted...]
-      <c r="B54" s="3" t="inlineStr">
+    <row outlineLevel="0" r="55">
+      <c r="A55" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B55" s="3" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="C54" s="3" t="inlineStr">
+      <c r="C55" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D54" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E54" s="3" t="inlineStr">
+      <c r="D55" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E55" s="3" t="inlineStr">
         <is>
           <t>2016/127579</t>
         </is>
       </c>
-      <c r="F54" s="3" t="inlineStr">
+      <c r="F55" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H54" s="3" t="inlineStr">
+      <c r="H55" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM PROFUNDA E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO RUA 02 DE JANEIRO - ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L54" s="3" t="inlineStr">
+      <c r="L55" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 08/12/2019 a 05/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="3" t="inlineStr">
+      <c r="M55" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="55">
-[...5 lines deleted...]
-      <c r="B55" s="3" t="inlineStr">
+    <row outlineLevel="0" r="56">
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B56" s="3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="C55" s="3" t="inlineStr">
+      <c r="C56" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D55" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E55" s="3" t="inlineStr">
+      <c r="D56" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E56" s="3" t="inlineStr">
         <is>
           <t>2015/531318</t>
         </is>
       </c>
-      <c r="F55" s="3" t="inlineStr">
+      <c r="F56" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H55" s="3" t="inlineStr">
+      <c r="H56" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM DE ÁGUA PLUVIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO NOVA ESPERANÇA I - LADO NORTE</t>
         </is>
       </c>
-      <c r="L55" s="3" t="inlineStr">
+      <c r="L56" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 11/12/2019 a 11/12/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="3" t="inlineStr">
+      <c r="M56" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="56">
-[...5 lines deleted...]
-      <c r="B56" s="3" t="inlineStr">
+    <row outlineLevel="0" r="57">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B57" s="3" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="C56" s="3" t="inlineStr">
+      <c r="C57" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D56" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E56" s="3" t="inlineStr">
+      <c r="D57" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E57" s="3" t="inlineStr">
         <is>
           <t>2015/421470</t>
         </is>
       </c>
-      <c r="F56" s="3" t="inlineStr">
+      <c r="F57" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H56" s="3" t="inlineStr">
+      <c r="H57" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃO DE DRENAGEM SUPEERFICIAL E PAVIMENTAÇÃO ASFÁLTICA EM VIAS PÚBLICAS - PROJETO GUERREIROS DE JEOVÁ, NO MUNICÍPIO DE ANANINDEUA, NESTE ESTADO.</t>
         </is>
       </c>
-      <c r="L56" s="3" t="inlineStr">
+      <c r="L57" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 06/08/2019 a 02/02/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="3" t="inlineStr">
+      <c r="M57" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="57">
-[...5 lines deleted...]
-      <c r="B57" s="3" t="inlineStr">
+    <row outlineLevel="0" r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B58" s="3" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
-      <c r="C57" s="3" t="inlineStr">
+      <c r="C58" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D57" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E57" s="3" t="inlineStr">
+      <c r="D58" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E58" s="3" t="inlineStr">
         <is>
           <t>2016/137333</t>
         </is>
       </c>
-      <c r="F57" s="3" t="inlineStr">
+      <c r="F58" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
-      <c r="H57" s="3" t="inlineStr">
+      <c r="H58" s="3" t="inlineStr">
         <is>
           <t>CONSTRUÇÃO DA FEIRA DO PAAR - PESCADOS, EM ANANINDEUA/PA</t>
         </is>
       </c>
-      <c r="L57" s="3" t="inlineStr">
+      <c r="L58" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 16/12/2019 a 13/06/2020&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="M58" s="3" t="inlineStr">
         <is>
           <t>04/02/2020</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B59" s="3" t="inlineStr">
         <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="C59" s="3" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="D59" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E59" s="3" t="inlineStr">
+        <is>
+          <t>--</t>
+        </is>
+      </c>
+      <c r="F59" s="3" t="inlineStr">
+        <is>
+          <t>04/02/2020</t>
+        </is>
+      </c>
+      <c r="H59" s="3" t="inlineStr">
+        <is>
+          <t>PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO DE VIAS COMPREENDIDAS NOS BAIRROS DO MUNICÍPIO DE ANANINDEUA-PA</t>
+        </is>
+      </c>
+      <c r="L59" s="3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Término da Vigência Contratual: 02/12/2019 a 02/12/2020&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="3" t="inlineStr">
+        <is>
+          <t>04/02/2020</t>
+        </is>
+      </c>
+    </row>
+    <row outlineLevel="0" r="60">
+      <c r="A60" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B60" s="3" t="inlineStr">
+        <is>
           <t>907367</t>
         </is>
       </c>
-      <c r="C59" s="3" t="inlineStr">
+      <c r="C60" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D59" s="3" t="inlineStr">
+      <c r="D60" s="3" t="inlineStr">
         <is>
           <t>SESDS</t>
         </is>
       </c>
-      <c r="E59" s="3" t="inlineStr">
+      <c r="E60" s="3" t="inlineStr">
         <is>
           <t>080200066892202010</t>
         </is>
       </c>
-      <c r="F59" s="3" t="inlineStr">
+      <c r="F60" s="3" t="inlineStr">
         <is>
           <t>04/01/2021</t>
         </is>
       </c>
-      <c r="G59" s="3" t="inlineStr">
+      <c r="G60" s="3" t="inlineStr">
         <is>
           <t>Convênio 907367/2020</t>
         </is>
       </c>
-      <c r="H59" s="3" t="inlineStr">
+      <c r="H60" s="3" t="inlineStr">
         <is>
           <t>FORTALECER A GUARDA MUNICIPAL DO MUNICÍPIO DE ANANINDEUA-PA POR MEIO DA AQUISIÇÃO DE VIATURAS, MATERIAL PARA ESCRITÓRIO E ARMAMENTO.</t>
         </is>
       </c>
-      <c r="L59" s="3" t="inlineStr">
+      <c r="L60" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 28/12/2022&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="3" t="inlineStr">
+      <c r="M60" s="3" t="inlineStr">
         <is>
           <t>04/01/2021</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="60">
-[...5 lines deleted...]
-      <c r="B60" s="3" t="inlineStr">
+    <row outlineLevel="0" r="61">
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B61" s="3" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
-      <c r="C60" s="3" t="inlineStr">
+      <c r="C61" s="3" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="D60" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E60" s="3" t="inlineStr">
+      <c r="D61" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
         <is>
           <t>2018/226738</t>
         </is>
       </c>
-      <c r="F60" s="3" t="inlineStr">
+      <c r="F61" s="3" t="inlineStr">
         <is>
           <t>03/07/2020</t>
         </is>
       </c>
-      <c r="H60" s="3" t="inlineStr">
+      <c r="H61" s="3" t="inlineStr">
         <is>
           <t>EXECUÇÃ DE OBRAS "RECAPEAMENTO ASFÁLTICO EM VIAS", QUE CELEBRAM ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA.</t>
         </is>
       </c>
-      <c r="L60" s="3" t="inlineStr">
+      <c r="L61" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas.&lt;/p&gt;_x000d_
 &lt;p&gt;Término de Vigência Contratual: 04/07/2021&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="3" t="inlineStr">
+      <c r="M61" s="3" t="inlineStr">
         <is>
           <t>03/07/2020</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="61">
-[...5 lines deleted...]
-      <c r="B61" s="3" t="inlineStr">
+    <row outlineLevel="0" r="62">
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B62" s="3" t="inlineStr">
         <is>
           <t>944256</t>
         </is>
       </c>
-      <c r="C61" s="3" t="inlineStr">
+      <c r="C62" s="3" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="D61" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E61" s="3" t="inlineStr">
+      <c r="D62" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E62" s="3" t="inlineStr">
         <is>
           <t>944256/2023</t>
         </is>
       </c>
-      <c r="H61" s="3" t="inlineStr">
+      <c r="H62" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO TRANSFEREGOV.BR Nº 944256/2023 QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL E O MUNICÍPIO DE ANANINDEUA/PA COM A FINALIDADE DE AQUISAÇÃO DE BENS.</t>
         </is>
       </c>
-      <c r="L61" s="3" t="inlineStr">
+      <c r="L62" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 730 dias (2025)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="3" t="inlineStr">
+      <c r="M62" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="62">
-[...5 lines deleted...]
-      <c r="B62" s="3" t="inlineStr">
+    <row outlineLevel="0" r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B63" s="3" t="inlineStr">
         <is>
           <t>903655</t>
         </is>
       </c>
-      <c r="C62" s="3" t="inlineStr">
+      <c r="C63" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D62" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E62" s="3" t="inlineStr">
+      <c r="D63" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E63" s="3" t="inlineStr">
         <is>
           <t>903655/2020/CAIXA/CAIXA</t>
         </is>
       </c>
-      <c r="H62" s="3" t="inlineStr">
+      <c r="H63" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO CAIXA ECONÔMICA FEDERAL, REPRESENTADO(A) PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AS POLÍTICAS PARA MULHERES: PROMOÇÃO</t>
         </is>
       </c>
-      <c r="L62" s="3" t="inlineStr">
+      <c r="L63" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Término da Vigência Contratual: 30/12/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="3" t="inlineStr">
+      <c r="M63" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="63">
-[...5 lines deleted...]
-      <c r="B63" s="3" t="inlineStr">
+    <row outlineLevel="0" r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B64" s="3" t="inlineStr">
         <is>
           <t>895181</t>
         </is>
       </c>
-      <c r="C63" s="3" t="inlineStr">
+      <c r="C64" s="3" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="D63" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E63" s="3" t="inlineStr">
+      <c r="D64" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E64" s="3" t="inlineStr">
         <is>
           <t>895181/2019/MDR/CAIXA</t>
         </is>
       </c>
-      <c r="H63" s="3" t="inlineStr">
+      <c r="H64" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL, E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PLANEJAMENTO URBANO.</t>
         </is>
       </c>
-      <c r="L63" s="3" t="inlineStr">
+      <c r="L64" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 30/12/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="3" t="inlineStr">
+      <c r="M64" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="64">
-[...5 lines deleted...]
-      <c r="B64" s="3" t="inlineStr">
+    <row outlineLevel="0" r="65">
+      <c r="A65" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B65" s="3" t="inlineStr">
         <is>
           <t>884709</t>
         </is>
       </c>
-      <c r="C64" s="3" t="inlineStr">
+      <c r="C65" s="3" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="D64" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E64" s="3" t="inlineStr">
+      <c r="D65" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E65" s="3" t="inlineStr">
         <is>
           <t>884709/2019/MDR/CAIXA</t>
         </is>
       </c>
-      <c r="H64" s="3" t="inlineStr">
+      <c r="H65" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DO DESENVOLVIMENTO REGIONAL, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL, E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PRODES.</t>
         </is>
       </c>
-      <c r="L64" s="3" t="inlineStr">
+      <c r="L65" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 31/03/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="3" t="inlineStr">
+      <c r="M65" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="65">
-[...5 lines deleted...]
-      <c r="B65" s="3" t="inlineStr">
+    <row outlineLevel="0" r="66">
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B66" s="3" t="inlineStr">
         <is>
           <t>830176</t>
         </is>
       </c>
-      <c r="C65" s="3" t="inlineStr">
+      <c r="C66" s="3" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="D65" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E65" s="3" t="inlineStr">
+      <c r="D66" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E66" s="3" t="inlineStr">
         <is>
           <t>2653.1031202-16/2016</t>
         </is>
       </c>
-      <c r="H65" s="3" t="inlineStr">
+      <c r="H66" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PLANEJAMENTO URBANO.</t>
         </is>
       </c>
-      <c r="L65" s="3" t="inlineStr">
+      <c r="L66" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas&lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 30/03/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="3" t="inlineStr">
+      <c r="M66" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="66">
-[...5 lines deleted...]
-      <c r="B66" s="3" t="inlineStr">
+    <row outlineLevel="0" r="67">
+      <c r="A67" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B67" s="3" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
-      <c r="C66" s="3" t="inlineStr">
+      <c r="C67" s="3" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="D66" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E66" s="3" t="inlineStr">
+      <c r="D67" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E67" s="3" t="inlineStr">
         <is>
           <t>265.769-81</t>
         </is>
       </c>
-      <c r="H66" s="3" t="inlineStr">
+      <c r="H67" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO MINISTÉRIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DO PROGRAMA ESPORTE E LAZER NA CIDADE.</t>
         </is>
       </c>
-      <c r="L66" s="3" t="inlineStr">
+      <c r="L67" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 30/04/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="3" t="inlineStr">
+      <c r="M67" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="67">
-[...5 lines deleted...]
-      <c r="B67" s="3" t="inlineStr">
+    <row outlineLevel="0" r="68">
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B68" s="3" t="inlineStr">
         <is>
           <t>07</t>
         </is>
       </c>
-      <c r="C67" s="3" t="inlineStr">
+      <c r="C68" s="3" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="D67" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E67" s="3" t="inlineStr">
+      <c r="D68" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E68" s="3" t="inlineStr">
         <is>
           <t>2653.257.073-07/2008</t>
         </is>
       </c>
-      <c r="H67" s="3" t="inlineStr">
+      <c r="H68" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES, REPRESENTADA PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS AO PROGRAMA DE GESTÃO DA POLÍTICA DE D</t>
         </is>
       </c>
-      <c r="L67" s="3" t="inlineStr">
+      <c r="L68" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 25/09/2024&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="3" t="inlineStr">
+      <c r="M68" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="68">
-[...5 lines deleted...]
-      <c r="B68" s="3" t="inlineStr">
+    <row outlineLevel="0" r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B69" s="3" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
-      <c r="C68" s="3" t="inlineStr">
+      <c r="C69" s="3" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
-      <c r="D68" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E68" s="3" t="inlineStr">
+      <c r="D69" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E69" s="3" t="inlineStr">
         <is>
           <t>231.068-83</t>
         </is>
       </c>
-      <c r="H68" s="3" t="inlineStr">
+      <c r="H69" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO, POR INTERMÉDIO DO ESPORTE, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DO PROGRAMA ESPORTE E LAZER NA CIDADE</t>
         </is>
       </c>
-      <c r="L68" s="3" t="inlineStr">
+      <c r="L69" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 30/04/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="3" t="inlineStr">
+      <c r="M69" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="69">
-[...5 lines deleted...]
-      <c r="B69" s="3" t="inlineStr">
+    <row outlineLevel="0" r="70">
+      <c r="A70" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B70" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="C69" s="3" t="inlineStr">
+      <c r="C70" s="3" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="D69" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E69" s="3" t="inlineStr">
+      <c r="D70" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E70" s="3" t="inlineStr">
         <is>
           <t>2653.198.521-60/2006</t>
         </is>
       </c>
-      <c r="H69" s="3" t="inlineStr">
+      <c r="H70" s="3" t="inlineStr">
         <is>
           <t>CONTRATO DE REPASSE QUE ENTRE SI CELEBRAM A UNIÃO FEDERAL, POR INTERMÉDIO DO MINISTÉRIO DAS CIDADES REPRESENTADA PELA CAIXA ECONÔMICA FEDERAL E O MUNICÍPIO DE ANANINDEUA/PA, OBJETIVANDO A EXECUÇÃO DE AÇÕES RELATIVAS A URBANIZAÇÃO, REGULARIZAÇÃO E INTEGRAÇ</t>
         </is>
       </c>
-      <c r="L69" s="3" t="inlineStr">
+      <c r="L70" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Federal - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 30/12/2024&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="3" t="inlineStr">
+      <c r="M70" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="70">
-[...5 lines deleted...]
-      <c r="B70" s="3" t="inlineStr">
+    <row outlineLevel="0" r="71">
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B71" s="3" t="inlineStr">
         <is>
           <t>05</t>
         </is>
       </c>
-      <c r="C70" s="3" t="inlineStr">
+      <c r="C71" s="3" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="D70" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E70" s="3" t="inlineStr">
+      <c r="D71" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E71" s="3" t="inlineStr">
         <is>
           <t>2020/1093176</t>
         </is>
       </c>
-      <c r="H70" s="3" t="inlineStr">
+      <c r="H71" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA Nº 05/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DOS SERVIÇOS DE DR</t>
         </is>
       </c>
-      <c r="L70" s="3" t="inlineStr">
+      <c r="L71" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida. &lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até dia 23/04/2025&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="3" t="inlineStr">
+      <c r="M71" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
-    <row outlineLevel="0" r="71">
-[...5 lines deleted...]
-      <c r="B71" s="3" t="inlineStr">
+    <row outlineLevel="0" r="72">
+      <c r="A72" s="3" t="inlineStr">
+        <is>
+          <t>Convênios</t>
+        </is>
+      </c>
+      <c r="B72" s="3" t="inlineStr">
         <is>
           <t>06</t>
         </is>
       </c>
-      <c r="C71" s="3" t="inlineStr">
+      <c r="C72" s="3" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="D71" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E71" s="3" t="inlineStr">
+      <c r="D72" s="3" t="inlineStr">
+        <is>
+          <t>PREFEITURA</t>
+        </is>
+      </c>
+      <c r="E72" s="3" t="inlineStr">
         <is>
           <t>2021/110922</t>
         </is>
       </c>
-      <c r="H71" s="3" t="inlineStr">
+      <c r="H72" s="3" t="inlineStr">
         <is>
           <t>CONVÊNIO DE COOPERAÇÃO TÉCNICA Nº 06/2021, COM ENCARGOS, QUE CELEBRAM, ENTRE SI, O ESTADO DO PARÁ, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO E OBRAS PÚBLICAS - SEDOP E A PREFEITURA MUNICIPAL DE ANANINDEUA, PARA EXECUÇÃO DO SERVIÇO DE DREN</t>
         </is>
       </c>
-      <c r="L71" s="3" t="inlineStr">
+      <c r="L72" s="3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Convênio Estadual - Transferências Recebidas e Realizadas a título de Contrapartida.&lt;/p&gt;_x000d_
 &lt;p&gt;Prazo do Convênio Prorrogado até 10/04/2025&lt;/p&gt;</t>
-        </is>
-[...41 lines deleted...]
-&lt;p&gt;Prazo de Convênio Prorrogado até 19/02/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M72" s="3" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
     </row>
     <row outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Convênios</t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
           <t>909618</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">